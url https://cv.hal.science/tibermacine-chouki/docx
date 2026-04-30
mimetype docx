--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibermacine Chouki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tibermacine-chouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2063-0291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112351905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon site Web :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~tibermacin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between user stories and feature models by leveraging version control systems: A step towards software product line migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107889. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05253214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 3-dimensional variability of websites' user-stories using triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.109248. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation assessment model for trustful service recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.103701. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2022.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.111191. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for collaborative prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-020-00304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Reputation of Newcomer Web Services Using a Regression-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware optimal and automated semantic web service composition with user's constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.183-201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0205-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Web Applications for Third Party Development: a Service-Oriented Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.437-463. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-016-0192-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Quality Requirements in Engineering Web Service Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zouioueche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.463-483. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process to Identify Relevant Substitutes for Healing Failed WS-* Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to the Measurement of Similarity between WSDL-based Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CAL'2014: 6ème Conférence francophone sur les Architectures Logicielles, RNTI-L-7, pp.03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of languages for architecture constraint specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (5), pp.815-831. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2009.11.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance pour l'évolution des logiciels à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.9-44. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.13.1.9-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Security Weaknesses in Microservice Architectures using Structural Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundos Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hathat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Service-Oriented Computing (ICSOC'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarch-Checks: A Method for Checking Software Architecture Security Properties Using a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo-Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2024 - IEEE 21st International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hyderabad, India. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsa-c63560.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04837203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Teriihoania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2023 - 20th IEEE International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Feature Models Synthesis from User-Stories: An Exploratory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.65-70, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03971078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502718.3524753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Migrating Legacy Software Systems to Microservice-based Architectures: a Data-Centric Process for Microservice Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2022 - IEEE 19th International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA-C54293.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Metamodel Inaccurate Structures During Metamodel/Constraint Co-Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli-Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.24-34, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS50736.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03521022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Extraction from Simulator I/O Data Schemata in Agriculture Decision-Support Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - What can FCA do for Artificial Intelligence?@ IJCAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Québec, Canada. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On investigating Metamodel Inaccurate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1642-1649, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03290255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottom-Up Approach for Reconstructing Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2019 - 13th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.46-49, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344948.3344964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2019 - 24th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nansha, Guangzhou, China. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Evaluation with Malicious Feedback Prevention Using a HITS-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2019 - 26th IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.180-187, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02112373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Encoder-Decoder Architecture for the Prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethellah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Côme, Italy. pp.74-89, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlighting Use Case Specific Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.236-244, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00761-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Architectural Evolution from Source Code Analysis A tool-supported approach for the detection of architectural tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Kapto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègla Kpodjedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression-Based Bootstrapping of Web Service Reputation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS: International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.377-384, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2015.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Design of Web Service Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE: Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.110-112, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2014.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the Evolution of Quality Requirements of Web Service Orchestrations: A Pattern-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2014 - 11th IEEE/IFIP International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2014.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00977367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Component-Based Web Applications to Web Services: Towards Considering a &amp;quot;Web Interface as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'12: 10th International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00700340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.46-59, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervising the Evolution of Web Service Orchestrations using Quality Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'11: 5th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration d'applications à base de composants Web en services et orchestration de services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automation of Software Evolution Good Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE'10: Proceedings of the 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Redwood City, USA, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlkoWeb: Un outil pour modéliser l'architecture des applications Web riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL'08: 2ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Presentation-Tier of Rich Web Applications with Hierarchical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.001-012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Deployment Evolution Driven by Architecture Patterns and Resource Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying transformation of software architecture constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1240-1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Quality-Oriented Assistance in Component-Based Software Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västerås, Sweden. pp.294-309, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFRs-aware architectural evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE/ACM international Conference on Automated software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Long Beach, United States. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Architectural Choices throughout the Component-based Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Working IEEE/IFIP Conference on Software Architecture (WICSA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pittsburgh, United States. pp.121 - 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'évolution d'architectures : un outil pour le maintien de propriétés non fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Bern, Suisse. pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Web Components to Web Services: Opening Development for Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'10: The 4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denmark. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’évolution du logiciel dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution et maintenance des systèmes logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chapitre 9, 9782746245549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture: Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Oussalah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture: principles, techniques and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, John Wiley &amp; Sons 2014, pp.37-90, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences-Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Paraitre (49 p.), 2013, Chapitre 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00907475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Service Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of architectural patterns characterized by constraint components, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Driven Selection of Composable Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Maha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moha Naouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11005, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00565357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Backing Composite Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11002, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00557258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation de l'évolution architecturale de logiciels à base de composants : Une approche pour la préservation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Bretagne Sud, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7669fe0384536015296a995189297c6af47dc17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibermacine Chouki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tibermacine-chouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2063-0291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112351905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon site Web :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~tibermacin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-centric method for microservice identification: From data models analysis to source code assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.108141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between user stories and feature models by leveraging version control systems: A step towards software product line migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107889. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05253214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 3-dimensional variability of websites' user-stories using triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.109248. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation assessment model for trustful service recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.103701. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2022.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.111191. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for collaborative prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-020-00304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Reputation of Newcomer Web Services Using a Regression-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware optimal and automated semantic web service composition with user's constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.183-201. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0205-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Web Applications for Third Party Development: a Service-Oriented Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.437-463. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-016-0192-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Quality Requirements in Engineering Web Service Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zouioueche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.463-483. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process to Identify Relevant Substitutes for Healing Failed WS-* Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to the Measurement of Similarity between WSDL-based Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CAL'2014: 6ème Conférence francophone sur les Architectures Logicielles, RNTI-L-7, pp.03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of languages for architecture constraint specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (5), pp.815-831. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2009.11.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance pour l'évolution des logiciels à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.9-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.13.1.9-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Security Weaknesses in Microservice Architectures using Structural Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundos Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hathat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Service-Oriented Computing (ICSOC'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Teriihoania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarch-Checks: A Method for Checking Software Architecture Security Properties Using a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo-Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2024 - IEEE 21st International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hyderabad, India. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsa-c63560.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04837203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2023 - 20th IEEE International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Feature Models Synthesis from User-Stories: An Exploratory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.65-70, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03971078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502718.3524753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Migrating Legacy Software Systems to Microservice-based Architectures: a Data-Centric Process for Microservice Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2022 - IEEE 19th International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA-C54293.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Extraction from Simulator I/O Data Schemata in Agriculture Decision-Support Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - What can FCA do for Artificial Intelligence?@ IJCAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Québec, Canada. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Metamodel Inaccurate Structures During Metamodel/Constraint Co-Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli-Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.24-34, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS50736.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03521022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On investigating Metamodel Inaccurate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1642-1649, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03290255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottom-Up Approach for Reconstructing Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2019 - 13th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.46-49, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344948.3344964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2019 - 24th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nansha, Guangzhou, China. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Evaluation with Malicious Feedback Prevention Using a HITS-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2019 - 26th IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.180-187, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02112373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlighting Use Case Specific Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.236-244, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00761-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Encoder-Decoder Architecture for the Prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethellah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Côme, Italy. pp.74-89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Architectural Evolution from Source Code Analysis A tool-supported approach for the detection of architectural tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Kapto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègla Kpodjedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression-Based Bootstrapping of Web Service Reputation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS: International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.377-384, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2015.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Design of Web Service Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE: Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.110-112, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2014.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the Evolution of Quality Requirements of Web Service Orchestrations: A Pattern-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2014 - 11th IEEE/IFIP International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2014.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00977367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Component-Based Web Applications to Web Services: Towards Considering a &amp;quot;Web Interface as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'12: 10th International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00700340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.46-59, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervising the Evolution of Web Service Orchestrations using Quality Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'11: 5th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration d'applications à base de composants Web en services et orchestration de services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automation of Software Evolution Good Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE'10: Proceedings of the 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Redwood City, USA, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlkoWeb: Un outil pour modéliser l'architecture des applications Web riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL'08: 2ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Presentation-Tier of Rich Web Applications with Hierarchical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.001-012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Quality-Oriented Assistance in Component-Based Software Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västerås, Sweden. pp.294-309, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Deployment Evolution Driven by Architecture Patterns and Resource Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying transformation of software architecture constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1240-1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFRs-aware architectural evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE/ACM international Conference on Automated software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Long Beach, United States. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Architectural Choices throughout the Component-based Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Working IEEE/IFIP Conference on Software Architecture (WICSA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pittsburgh, United States. pp.121 - 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'évolution d'architectures : un outil pour le maintien de propriétés non fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Bern, Suisse. pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Web Components to Web Services: Opening Development for Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'10: The 4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denmark. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’évolution du logiciel dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution et maintenance des systèmes logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chapitre 9, 9782746245549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture: Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Oussalah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture: principles, techniques and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, John Wiley &amp; Sons 2014, pp.37-90, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences-Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Paraitre (49 p.), 2013, Chapitre 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00907475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Service Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of architectural patterns characterized by constraint components, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Driven Selection of Composable Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Maha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moha Naouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11005, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00565357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Backing Composite Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11002, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00557258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation de l'évolution architecturale de logiciels à base de composants : Une approche pour la préservation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Bretagne Sud, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7669fe0384536015296a995189297c6af47dc17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED8A6C11"/>
+    <w:nsid w:val="E73F4317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tibermacine-chouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2063-0291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112351905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~tibermacin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Tibermacine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Kerdoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ismail Smahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00304-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.08.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0192-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zernadji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zouioueche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJRKWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.02.028" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fleurquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.13.1.9-44" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundos Benni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hathat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeisson Andr&#233;s Vergara Vargas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04837203v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo-Calle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsa-c63560.2024.00030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Romani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C54293.2022.00010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03521022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Cherfa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli-Kesraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS50736.2021.00012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03290255v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli Kesraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374035" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02428869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948.3344964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02112373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2019.00039" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethellah Hadjila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzoug" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00761-4_16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Kapto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gla Kpodjedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.57" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.47" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00977367v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2014.35" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00700340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhraoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gloahec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kadri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519179v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71289-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_21" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514824v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533190v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104185v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844514v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04935057v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7669fe0384536015296a995189297c6af47dc17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tibermacine-chouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2063-0291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112351905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~tibermacin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Romani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Tibermacine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Kerdoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ismail Smahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00304-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.08.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0192-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zernadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zouioueche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJRKWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.02.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fleurquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.13.1.9-44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundos Benni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hathat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeisson Andr&#233;s Vergara Vargas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04837203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo-Calle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsa-c63560.2024.00030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C54293.2022.00010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03521022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Cherfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli-Kesraoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS50736.2021.00012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03290255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli Kesraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02428869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948.3344964" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02112373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2019.00039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124337v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00761-4_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethellah Hadjila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzoug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Kapto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gla Kpodjedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00977367v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2014.35" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00700340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gloahec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kadri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71289-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_21" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533190v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04935057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7669fe0384536015296a995189297c6af47dc17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>