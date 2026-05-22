--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibermacine Chouki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tibermacine-chouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2063-0291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112351905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon site Web :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~tibermacin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-centric method for microservice identification: From data models analysis to source code assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.108141. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between user stories and feature models by leveraging version control systems: A step towards software product line migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107889. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05253214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 3-dimensional variability of websites' user-stories using triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.109248. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation assessment model for trustful service recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.103701. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2022.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.111191. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for collaborative prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-020-00304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Reputation of Newcomer Web Services Using a Regression-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware optimal and automated semantic web service composition with user's constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.183-201. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0205-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Web Applications for Third Party Development: a Service-Oriented Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.437-463. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-016-0192-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Quality Requirements in Engineering Web Service Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zouioueche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.463-483. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process to Identify Relevant Substitutes for Healing Failed WS-* Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to the Measurement of Similarity between WSDL-based Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CAL'2014: 6ème Conférence francophone sur les Architectures Logicielles, RNTI-L-7, pp.03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of languages for architecture constraint specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (5), pp.815-831. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2009.11.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance pour l'évolution des logiciels à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.9-44. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.13.1.9-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Security Weaknesses in Microservice Architectures using Structural Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundos Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hathat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Service-Oriented Computing (ICSOC'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Teriihoania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarch-Checks: A Method for Checking Software Architecture Security Properties Using a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo-Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2024 - IEEE 21st International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hyderabad, India. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsa-c63560.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04837203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2023 - 20th IEEE International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Feature Models Synthesis from User-Stories: An Exploratory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.65-70, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03971078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502718.3524753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Migrating Legacy Software Systems to Microservice-based Architectures: a Data-Centric Process for Microservice Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2022 - IEEE 19th International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA-C54293.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Extraction from Simulator I/O Data Schemata in Agriculture Decision-Support Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - What can FCA do for Artificial Intelligence?@ IJCAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Québec, Canada. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Metamodel Inaccurate Structures During Metamodel/Constraint Co-Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli-Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.24-34, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS50736.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03521022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On investigating Metamodel Inaccurate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1642-1649, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03290255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottom-Up Approach for Reconstructing Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2019 - 13th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.46-49, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344948.3344964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2019 - 24th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nansha, Guangzhou, China. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Evaluation with Malicious Feedback Prevention Using a HITS-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2019 - 26th IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.180-187, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02112373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlighting Use Case Specific Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.236-244, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00761-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Encoder-Decoder Architecture for the Prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethellah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Côme, Italy. pp.74-89, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Architectural Evolution from Source Code Analysis A tool-supported approach for the detection of architectural tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Kapto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègla Kpodjedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression-Based Bootstrapping of Web Service Reputation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS: International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.377-384, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2015.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Design of Web Service Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE: Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.110-112, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2014.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the Evolution of Quality Requirements of Web Service Orchestrations: A Pattern-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2014 - 11th IEEE/IFIP International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2014.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00977367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Component-Based Web Applications to Web Services: Towards Considering a &amp;quot;Web Interface as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'12: 10th International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00700340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.46-59, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervising the Evolution of Web Service Orchestrations using Quality Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'11: 5th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration d'applications à base de composants Web en services et orchestration de services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automation of Software Evolution Good Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE'10: Proceedings of the 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Redwood City, USA, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlkoWeb: Un outil pour modéliser l'architecture des applications Web riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL'08: 2ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Presentation-Tier of Rich Web Applications with Hierarchical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.001-012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Quality-Oriented Assistance in Component-Based Software Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västerås, Sweden. pp.294-309, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Deployment Evolution Driven by Architecture Patterns and Resource Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying transformation of software architecture constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1240-1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFRs-aware architectural evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE/ACM international Conference on Automated software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Long Beach, United States. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Architectural Choices throughout the Component-based Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Working IEEE/IFIP Conference on Software Architecture (WICSA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pittsburgh, United States. pp.121 - 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'évolution d'architectures : un outil pour le maintien de propriétés non fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Bern, Suisse. pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Web Components to Web Services: Opening Development for Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'10: The 4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denmark. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’évolution du logiciel dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution et maintenance des systèmes logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chapitre 9, 9782746245549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture: Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Oussalah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture: principles, techniques and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, John Wiley &amp; Sons 2014, pp.37-90, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences-Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Paraitre (49 p.), 2013, Chapitre 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00907475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Service Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of architectural patterns characterized by constraint components, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Driven Selection of Composable Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Maha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moha Naouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11005, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00565357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Backing Composite Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11002, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00557258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation de l'évolution architecturale de logiciels à base de composants : Une approche pour la préservation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Bretagne Sud, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7669fe0384536015296a995189297c6af47dc17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tibermacine Chouki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tibermacine-chouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2063-0291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112351905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wLH5luIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir mon site Web :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lirmm.fr/~tibermacin/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting the early development stages of privacy-aware software: the PRIAM tooled metamodel for GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 194, pp.108065. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-centric method for microservice identification: From data models analysis to source code assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 195, pp.108141. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2026.108141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between user stories and feature models by leveraging version control systems: A step towards software product line migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188, pp.107889. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05253214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the 3-dimensional variability of websites' user-stories using triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.109248. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2024.109248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation assessment model for trustful service recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Standards and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.103701. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csi.2022.103701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.111191. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2021.111191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning approach for collaborative prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.5-20. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-020-00304-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Hierarchical Component Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bendavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.21--37. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2019.18.1.a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and Automatic Checking of Architecture Constraints on Object Oriented Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Software Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.16-31. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infsof.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Reputation of Newcomer Web Services Using a Regression-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.112-124. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-aware optimal and automated semantic web service composition with user's constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bekkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Benslimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethallah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.183-201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0205-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01580885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Reusable, Searchable and Executable &amp;quot;Architecture Constraints as Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraint Reuse-by-Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.37-53. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening Web Applications for Third Party Development: a Service-Oriented Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.437-463. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-016-0192-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Quality Requirements in Engineering Web Service Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Zouioueche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.463-483. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process to Identify Relevant Substitutes for Healing Failed WS-* Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 104, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus pour la génération automatique de composants exécutables à partir de contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, CAL 2015, RNTI-L-8, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach to the Measurement of Similarity between WSDL-based Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CAL'2014: 6ème Conférence francophone sur les Architectures Logicielles, RNTI-L-7, pp.03-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A family of languages for architecture constraint specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (5), pp.815-831. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2009.11.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance pour l'évolution des logiciels à base de composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (1), pp.9-44. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.13.1.9-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Security Weaknesses in Microservice Architectures using Structural Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundos Benni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Hathat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Service-Oriented Computing (ICSOC'2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarch-Checks: A Method for Checking Software Architecture Security Properties Using a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeisson Andrés Vergara Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Restrepo-Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2024 - IEEE 21st International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Hyderabad, India. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsa-c63560.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04837203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging a Microservice Architecture, Access Control and Interoperability Patterns to Manage Privacy-related User Consents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOC 2024 - 22nd International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tunis, Tunisia. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-0808-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it Worth Migrating a Monolith to Microservices? An Experience Report on Performance, Availability and Energy Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Teriihoania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2024 - IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China. pp.944-954, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS62655.2024.00112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach for Software Architecture Product Line Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA 2023 - 20th IEEE International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, L'Aquila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding Feature Models Synthesis from User-Stories: An Exploratory Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Rice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VaMoS 2023 - 17th International Working Conference on Variability Modelling of Software-Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Odense, Denmark. pp.65-70, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3571788.3571797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03971078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Process for Assisting Privacy-by-Design Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and Systems Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ShellOnYou : Learning by Doing Unix Command Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Castelltort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITiCSE 2022 - 27th ACM Conference on on Innovation and Technology in Computer Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dublin, Ireland. pp.379-385, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3502718.3524753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03726175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Migrating Legacy Software Systems to Microservice-based Architectures: a Data-Centric Process for Microservice Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSA-C 2022 - IEEE 19th International Conference on Software Architecture Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Honolulu, United States. pp.15-19, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSA-C54293.2022.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability Extraction from Simulator I/O Data Schemata in Agriculture Decision-Support Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie König</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - What can FCA do for Artificial Intelligence?@ IJCAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Québec, Canada. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Metamodel Inaccurate Structures During Metamodel/Constraint Co-Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli-Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021 - ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Fukuoka, Japan. pp.24-34, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS50736.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03521022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On investigating Metamodel Inaccurate Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Cherfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Mesli Kesraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th Annual ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1642-1649, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3374035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03290255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bottom-Up Approach for Reconstructing Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2019 - 13th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.46-49, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344948.3344964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Software Architecture Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tewfik Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECCS 2019 - 24th International Conference on Engineering of Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nansha, Guangzhou, China. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation Evaluation with Malicious Feedback Prevention Using a HITS-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS 2019 - 26th IEEE International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.180-187, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2019.00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02112373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications for a Deployment in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfel Selmadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Funchal, Madeira, Portugal. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006699101110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01875047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Encoder-Decoder Architecture for the Prediction of Web Service QoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ismail Smahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethellah Hadjila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Merzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOCC: European Conference on Service-Oriented and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Côme, Italy. pp.74-89, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Paradigm Architecture Constraint Specification and Configuration Based on Graphs and Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Krems an der Donau, Austria. pp.180-193, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73117-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering Runtime Architecture Models and Managing their Complexity using Dynamic Information and Composite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC: Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1454-1456, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167132.3167420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlighting Use Case Specific Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.236-244, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00761-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refactoring Object-Oriented Applications towards a better Decoupling and Instantiation Unanticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Zellagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States. pp.450-455, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18293/SEKE2017-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01706084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materializing Architecture Recovered from Object-Oriented Source Code in Component-Based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.309-325, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Large Object-Oriented Applications into Component-Based Ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarea Al-Shara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinde Lilia Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming: Concepts and Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Pittsburgh, United States. pp.55-64, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814204.2814223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Architectural Evolution from Source Code Analysis A tool-supported approach for the detection of architectural tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Kapto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghizlane El Boussaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sègla Kpodjedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Copenhagen, Denmark. pp.149-165, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-48992-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01374249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression-Based Bootstrapping of Web Service Reputation Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS: International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.377-384, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICWS.2015.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of OCL Meta-Level Constraints into Java Meta-Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNPD 2015 - 16th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Takamatsu, Japan. pp.213-226, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23509-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction de spécifications de contraintes d'architecture en composants exécutables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL: Conférence sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Translation of Architecture Constraint Specifications into Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Tramoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2015 - 9th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dubrovnik, Croatia. pp.322-338, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23727-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality-Driven Design of Web Service Business Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE: Workshops on Enabling Technologies: Infrastructures for Collaborative Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parma, Italy. pp.110-112, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2014.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02124407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de méta-programmes Java à partir des contraintes architecturales OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Skay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hadj Kacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2014 - 3e Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.56-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component-based meta-level architecture and prototypical implementation of a reflective Component-based Programming and Modeling language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE 2014 - 17th International ACM SIGSOFT Symposium on Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.13-22, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing the Evolution of Quality Requirements of Web Service Orchestrations: A Pattern-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Cherif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2014 - 11th IEEE/IFIP International Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sydney, Australia. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2014.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00977367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Generation of Context-Specific Feature Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, United States. pp.250-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00918263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wringing out objects for programming and modeling component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOMPL 2013 - 2nd International Workshop on Combined Object-Oriented Modelling and Programming Languages @ECOOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493187.2493189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrating Component-Based Web Applications to Web Services: Towards Considering a &amp;quot;Web Interface as a Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'12: 10th International Conference on Web Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00700340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inheritance System for Structural & Behavioral Reuse in Component-based Software Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPCE: Generative Programming and Component Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00806830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Web Service Tagging Using Machine Learning and WordNet Synsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.46-59, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backing Composite Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2011 - 9th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.26-41, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervising the Evolution of Web Service Orchestrations using Quality Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'11: 5th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Essen, Germany. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-Based Specification of Software Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boulder, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration d'applications à base de composants Web en services et orchestration de services Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagramme de Features, adaptation par transformation dans le contexte des bâtiments intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00635159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Composable Web Services Driven by User Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Hamoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWS'11: 9th IEEE International Conference on Web Services - Applications and Experiences Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington DC, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00596346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a UML profile for feature diagrams and its tooling implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineering &amp; Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Miami Beach, Florida, United States. pp.693-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570268v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automation of Software Evolution Good Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Sakhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEKE'10: Proceedings of the 22nd International Conference on Software Engineering and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Redwood City, USA, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00504663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tag Identification in Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2010 - 6th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Concept Lattices to Support Web Service Compositions with Backup Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIW 2010 - 5th International Conference on Internet and Web Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Barcelona, Spain. pp.363-368, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIW.2010.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML Proﬁle for Feature Diagrams: Initiating a Model Driven Engineering Approach for Software Product Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Lignes de Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Product Lines Application in the Context of a Smart Building Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Possompès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-driven Product Line Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.73-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture Constraints as Customizable, Reusable and Composable Entities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA: European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Copenhague, Denmark. pp.120-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Architectural Component Classification Using Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Alhouda Aboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WICSA 2009 : Joint Working IEEE/IFIP Conference on Software Architecture 2009 &amp; European Conference on Software Architecture 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom. pp.10, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICSA.2009.5290788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPAB: A Tool for Automatic Classification and Selection of Web Services Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Web Services (ECOWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Dublin, Ireland. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOWS.2008.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlkoWeb: Un outil pour modéliser l'architecture des applications Web riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Merciol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAL'08: 2ème Conférence Francophone sur les Architectures Logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montréal, Canada, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciﬁcation of an Exception Handling System for a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEH'08: 4th International Workshop on Exception Handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Atlanta, Georgia, USA, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00322415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Architecture and Deployment Constraints of Distributed Component-Based Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASE: Fundamental Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.140-154, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Presentation-Tier of Rich Web Applications with Hierarchical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Gloahec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Web Information Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.001-012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Deployment Evolution Driven by Architecture Patterns and Resource Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Workshop on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nantes, France. pp.236-243, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11966104_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying transformation of software architecture constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM symposium on Applied computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France. pp.1240-1244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Demand Quality-Oriented Assistance in Component-Based Software Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBSE: Component-Based Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Västerås, Sweden. pp.294-309, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11783565_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFRs-aware architectural evolution of component-based software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE/ACM international Conference on Automated software engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Long Beach, United States. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Architectural Choices throughout the Component-based Software Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Working IEEE/IFIP Conference on Software Architecture (WICSA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, pittsburgh, United States. pp.121 - 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat d'évolution d'architectures : un outil pour le maintien de propriétés non fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Bern, Suisse. pp.209-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Adaptive MLOps : Variability Mapping and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadine El Hatimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valère Preney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quesnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Groupement de Recherche Génie de la Programmation et du Logiciel (GdR GPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’ingénierie de logiciels pour mieux protéger la vie privée des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjia Benblidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR GPL 2024 - Journées nationales du GdR Génie de la Programmation et du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Web Components to Web Services: Opening Development for Third Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Kerdoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA'10: The 4th European Conference on Software Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denmark. pp.4, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00533190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l’évolution du logiciel dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Zernadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fleurquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution et maintenance des systèmes logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chapitre 9, 9782746245549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture: Architecture Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mourad Oussalah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Architecture: principles, techniques and tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, John Wiley &amp; Sons 2014, pp.37-90, 2014, 9781848216884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01104185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : contraintes d'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Sciences-Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures logicielles : Principes, techniques et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Paraitre (49 p.), 2013, Chapitre 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00907475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants étrangers : des outils d’intelligence artificielle pour réduire la barrière de la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysta Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vigano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.c5jrxp63k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components and Service Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue of architectural patterns characterized by constraint components, Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Minh Ton That</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Component-based Design and Implementation with a Reflective Programming Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-13028, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00862477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS-Driven Selection of Composable Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Maha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moha Naouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11005, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00565357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Backing Composite Web Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-11002, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00557258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Exception Handling and Replication for Improving the Reliability of Agent Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Kchir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-11009, ???. 2010, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00576934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exception Handling in a Replicated Agent Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation de l'évolution architecturale de logiciels à base de composants : Une approche pour la préservation de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université de Bretagne Sud, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selena Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Urtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vauttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e7669fe0384536015296a995189297c6af47dc17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Spacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Tibermacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E73F4317"/>
+    <w:nsid w:val="5ECC88F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tibermacine-chouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2063-0291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112351905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~tibermacin/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Romani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Tibermacine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103701" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Kerdoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ismail Smahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00304-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.08.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0192-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zernadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zouioueche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJRKWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.02.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fleurquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.13.1.9-44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundos Benni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hathat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeisson Andr&#233;s Vergara Vargas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04837203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo-Calle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsa-c63560.2024.00030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C54293.2022.00010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03521022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Cherfa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli-Kesraoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS50736.2021.00012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03290255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli Kesraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02428869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948.3344964" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02112373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2019.00039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124337v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00761-4_16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethellah Hadjila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzoug" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Kapto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gla Kpodjedo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00977367v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2014.35" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00700340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gloahec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kadri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199027v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71289-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_21" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533190v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104196v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907475v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04935057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7669fe0384536015296a995189297c6af47dc17" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tibermacine-chouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2063-0291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112351905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wLH5luIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~tibermacin/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05525714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Lamari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Benblidia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Romani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Tibermacine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2026.108141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04668554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2024.109248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Cherif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csi.2022.103701" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03885616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Kerdoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sadou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2021.111191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ismail Smahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Hadjila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Benamar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-020-00304-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Aboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bendavid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.1.a2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Kallel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kallel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2018.05.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.08.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bekkouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0205-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tramoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Kacem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.01.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Minh Ton That" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-016-0192-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zernadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Zouioueche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.11.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGLJRKWG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.02.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fleurquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.13.1.9-44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundos Benni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hathat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeisson Andr&#233;s Vergara Vargas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Zellagui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04837203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Restrepo-Calle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsa-c63560.2024.00030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04737951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0808-9_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04781943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Teriihoania" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS62655.2024.00112" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3502718.3524753" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101242v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA-C54293.2022.00010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03521022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Cherfa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli-Kesraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS50736.2021.00012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03290255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mesli Kesraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374035" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02428869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344948.3344964" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2019.00032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02112373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2019.00039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01875047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfel Selmadji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006699101110123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethellah Hadjila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzoug" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706094v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73117-9_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane El Boussaidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167420" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00761-4_16" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01706084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarea Al-Shara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_23" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814204.2814223" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01374249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Kapto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;gla Kpodjedo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48992-6_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235445v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.57" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23509-7_15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23727-5_27" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02124407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.47" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Skay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Spacek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602476" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00977367v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2014.35" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00918263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Possomp&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237144v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493187.2493189" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00700340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806830v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9_4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596326v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00635159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00596346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570268v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sakhraoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Gloahec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIW.2010.60" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00542800v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Alhouda Aboud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICSA.2009.5290788" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOWS.2008.27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Kadri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Merciol" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322415v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hoareau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71289-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11966104_19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498769v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_21" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127859v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadine El Hatimi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Preney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quesnot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533190v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616595v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vigano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.c5jrxp63k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534898v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00862477v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00565357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Maha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moha Naouel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00557258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00576934v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04935057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e7669fe0384536015296a995189297c6af47dc17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:dfa096c3115ce22915376ea00ab7dd33ac4b45d3;origin=https://hal.archives-ouvertes.fr/lirmm-03826587;visit=swh:1:snp:40f48abd71a6126caa26ef037d2b7dcc6fe7937d;anchor=swh:1:rel:394cb604e4ae751d494d3b9b38280e14ad8fef77;path=/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>