--- v0 (2026-04-16)
+++ v1 (2026-05-09)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -845,542 +845,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evaluation and durability potential of cementitious materials based on expanded clay kiln dust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samy Mezhoud</w:t>
+                <w:t xml:space="preserve">New Setup to Assess Concrete Reynolds Dilatancy Under Confined Flow Conditions: Simulating Coupled Effect of Shear, Friction, and Pressure During Pipe Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Hosseinpoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Review Engineering and Environmental Sciences (SREES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22630/srees.9780⟩</w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4755826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768598v1</w:t>
+                <w:t xml:space="preserve">hal-04769361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New empirical test method to assess Reynolds dilatancy of concrete under free-surface flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Rmili</w:t>
+                <w:t xml:space="preserve">Structural evaluation and durability potential of cementitious materials based on expanded clay kiln dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guetteche Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensebti Salaheddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mezhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134762⟩</w:t>
+              <w:t xml:space="preserve">Scientific Review Engineering and Environmental Sciences (SREES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.243 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22630/srees.9780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619107v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Novel Surface Defect Index (SDI) Method for the Effective Quality Evaluation of Concrete Surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif Belebchouche</w:t>
+                <w:t xml:space="preserve">New empirical test method to assess Reynolds dilatancy of concrete under free-surface flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Hosseinpoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14093828⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 411, pp.134762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619113v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Setup to Assess Concrete Reynolds Dilatancy Under Confined Flow Conditions: Simulating Coupled Effect of Shear, Friction, and Pressure During Pipe Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Novel Surface Defect Index (SDI) Method for the Effective Quality Evaluation of Concrete Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zohra Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bensebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Belebchouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.3828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4755826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14093828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769361v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of energy performance of building using biobased materials for sustainable construction</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3130/jaabe.9.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769154v1</w:t>
+                <w:t xml:space="preserve">hal-05435872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Tribometer to Estimate Pumpability of Fresh Concrete</w:t>
               </w:r>
@@ -2966,187 +2966,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Tribometer to Estimate Pumpability of Fresh Concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New model to estimate plastic viscosity of eco-friendly and conventional concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Soualhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Architecture and Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3130/jaabe.9.229⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.323-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435872v1</w:t>
+                <w:t xml:space="preserve">hal-04769098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model to estimate plastic viscosity of eco-friendly and conventional concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,642 +3185,642 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.323-334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769098v1</w:t>
+                <w:t xml:space="preserve">hal-04619006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model to estimate plastic viscosity of eco-friendly and conventional concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+                <w:t xml:space="preserve">Effect of cement and admixture on the utilization of recycled aggregates in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-El-Abidine Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Debieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 135, pp.323-334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 149, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.04.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619006v1</w:t>
+                <w:t xml:space="preserve">hal-04619001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cement and admixture on the utilization of recycled aggregates in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-El-Abidine Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Debieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.91-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.04.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.04.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04619001v1</w:t>
+                <w:t xml:space="preserve">hal-04769102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cement and admixture on the utilization of recycled aggregates in concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+                <w:t xml:space="preserve">Advanced online water content measurement for self-compacting concrete production in ready-mixed concrete plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 149, pp.91-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.04.152⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.570-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769102v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced online water content measurement for self-compacting concrete production in ready-mixed concrete plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
+                <w:t xml:space="preserve">Design of portable rheometer with new vane geometry to estimate concrete rheological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Trudel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of civil engineering and management (Spausdinta) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3846/13923730.2015.1128481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04618990v1</w:t>
+                <w:t xml:space="preserve">hal-04769104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of portable rheometer with new vane geometry to estimate concrete rheological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,374 +3855,370 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of civil engineering and management (Spausdinta) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (3), pp.347-355. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3846/13923730.2015.1128481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3846/13923730.2015.1128481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769104v1</w:t>
+                <w:t xml:space="preserve">hal-04618997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of portable rheometer with new vane geometry to estimate concrete rheological parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Soualhi</w:t>
+                <w:t xml:space="preserve">Advanced online water content measurement for self-compacting concrete production in ready-mixed concrete plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cussigh</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of civil engineering and management (Spausdinta) </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3846/13923730.2015.1128481⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.570-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618997v1</w:t>
+                <w:t xml:space="preserve">hal-04769108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced online water content measurement for self-compacting concrete production in ready-mixed concrete plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of recycled sand and gravel on the rheological and mechanical characteristic of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-El-Abidine Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.392-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769108v1</w:t>
+                <w:t xml:space="preserve">hal-04618985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of ordinary and low-impact environmental concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,1209 +4253,1196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (20), pp.2160-2175. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1059641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand and gravel on the rheological and mechanical characteristic of concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Hadj Kadri</w:t>
+                <w:t xml:space="preserve">Rheology of ordinary and low-impact environmental concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Soualhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 30 (4), pp.392-411. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 29 (20), pp.2160-2175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1059641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1101185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04618985v1</w:t>
+                <w:t xml:space="preserve">hal-04769119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of ordinary and low-impact environmental concretes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+                <w:t xml:space="preserve">Influence of recycled sand and gravel on the rheological and mechanical characteristic of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-El-Abidine Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (20), pp.2160-2175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1059641⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 30 (4), pp.392-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1101185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769119v1</w:t>
+                <w:t xml:space="preserve">hal-04769114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand and gravel on the rheological and mechanical characteristic of concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zine-El-Abidine Tahar</w:t>
+                <w:t xml:space="preserve">Evaluation of rheological parameters of mortar containing various amounts of mineral addition with polycarboxylate superplasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Adjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ezziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01694243.2015.1101185⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769114v1</w:t>
+                <w:t xml:space="preserve">hal-04618961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of rheological parameters of mortar containing various amounts of mineral addition with polycarboxylate superplasticizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+                <w:t xml:space="preserve">A new vane rheometer for fresh mortar: development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-22594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04618961v1</w:t>
+                <w:t xml:space="preserve">hal-04769136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new vane rheometer for fresh mortar: development and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of rheological parameters of mortar containing various amounts of mineral addition with polycarboxylate superplasticizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Adjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ezziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.549-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3933/ApplRheol-24-22594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769136v1</w:t>
+                <w:t xml:space="preserve">hal-04769125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of rheological parameters of mortar containing various amounts of mineral addition with polycarboxylate superplasticizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Pumping Pressure from Concrete Composition Based on the Identified Tribological Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanh-Trung Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.07.111⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/503850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769125v1</w:t>
+                <w:t xml:space="preserve">hal-04618971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Pumping Pressure from Concrete Composition Based on the Identified Tribological Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanh-Trung Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/503850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/503850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04618971v1</w:t>
+                <w:t xml:space="preserve">hal-04769121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Pumping Pressure from Concrete Composition Based on the Identified Tribological Parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between concrete composition and boundary layer composition to optimise concrete pumpability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Riche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cussigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/503850⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.157-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.666910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769121v1</w:t>
+                <w:t xml:space="preserve">hal-04769140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between concrete composition and boundary layer composition to optimise concrete pumpability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (2), pp.157-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.666910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.666910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04769140v1</w:t>
+                <w:t xml:space="preserve">hal-04618928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between concrete composition and boundary layer composition to optimise concrete pumpability</w:t>
+                <w:t xml:space="preserve">Measurement and modeling of fresh concrete viscous constant to predict pumping pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
@@ -5473,98 +5460,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Cussigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.666910⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.944-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/l11-058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618928v1</w:t>
+                <w:t xml:space="preserve">hal-04769143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of fresh concrete viscous constant to predict pumping pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5596,187 +5583,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.944-956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/l11-058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5786,458 +5656,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterization of ecofriendly mortars – Rheological Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soualhi H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soualhi H.</w:t>
+                <w:t xml:space="preserve">Safiddine S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiddine S.</w:t>
+                <w:t xml:space="preserve">Belaidi A. Salah E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri E.H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Contemporary Academic Research ICCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Konya, Turkey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AS-ABSTRACTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59287/as-proceedings.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the length and percentage fiber influence of Typha Australis on biosourced composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Bed Technique for Hempcrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Danché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235301002⟩</w:t>
+              <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Loughborough, United Kingdom. 37, Springer International Publishing, pp.277-282, 2022, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435916v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Bed Technique for Hempcrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the length and percentage fiber influence of Typha Australis on biosourced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labouda Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosper Pliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third RILEM International Conference on Concrete and Digital Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06116-5_41⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 353, pp.01002, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235301002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435909v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the length and percentage fiber influence of Typha Australis on biosourced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6297,440 +6167,440 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 353, pp.01002, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202235301002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Empirical Models to Optimizing Concrete Pumpabiltity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanh-Trung Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th congrès international de géotechnique – ouvrages – structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ho Chi Minh, France. 8, Springer Singapore, pp.338-345, 2018, Lecture Notes in Civil Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption reduction in concrete mixing process by optimizing mixing time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Thong Ngo</w:t>
+                <w:t xml:space="preserve">Abdelhak Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadj Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Conference on Materials and Energy (ICOME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tetouan, Morocco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139, pp.810-816, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the coupling between moisture and alkali-silica reaction in concrete - Computational Modeling of Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seignol J.F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seignol J.F</w:t>
+                <w:t xml:space="preserve">Ngo T.T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutlemonde F.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Euro-C 2006 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Australia. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6740,51 +6610,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the length and percentage fiber influence of Typha Australis on biosourced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labouda Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6833,494 +6703,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Sidi Ethmane Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy and City of the Future (EVF’2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Benguerir, Morocco. pp.01002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202235301002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement rheologique du beton renforce par des fibres organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bentegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bentegri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Othmane Boukendakdji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, CERGY PONTOISE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of controlling water in self-compacting concrete production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International RILEM Symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des granulats recyclés sur le comportement des MBE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadj Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Tung Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the coupling between moisture and alkali-silica reaction in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Seignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Tung Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutlemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the EURO-C 2006 Conference, Computational Modelling of Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Mayrhofen, Austria. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7388,51 +7258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBC512BF"/>
+    <w:nsid w:val="1E54AD89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7619,51 +7489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tien-tung-ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8444-0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengya Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouldoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubekeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ezziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Kadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35784/bud-arch.7732" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rmili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Kadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guetteche Abderrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensebti Salaheddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mezhoud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22630/srees.9780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Badi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bensebti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chabane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Belebchouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093828" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4755826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.109.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Tahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaa Benabed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14382/epitoanyag-jsbcm.2020.8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentegri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boukendakdji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soualhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Duval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/jaabe.9.229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soualhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.01.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Debieb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.04.152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Thong Ngo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trudel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.158" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2015.1128481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2015.1059641" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2015.1101185" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618961v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Adjoudj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-22594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Trung Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/503850" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.666910" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l11-058" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualhi H." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiddine S." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaidi A. Salah E." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri E.H." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59287/as-proceedings.243" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ndiaye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_41" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_33" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435901v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.293" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignol J.F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo T.T." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutlemonde F." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03867778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bentegri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Boukendakdji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04770114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tien-tung-ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8444-0030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labouda Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tung Ngo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Pliya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13050052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengya Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiannan Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouldoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boubekeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ezziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Tung Ngo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Kadri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35784/bud-arch.7732" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rmili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadj Kadri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hosseinpoor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4755826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04768598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guetteche Abderrahim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensebti Salaheddine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mezhoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22630/srees.9780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Badi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bensebti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chabane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Belebchouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093828" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04249549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sidi Ethmane Kane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Darcherif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-023-10156-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34910/MCE.109.8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Moumen Darcherif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01193-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-El-Abidine Tahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaa Benabed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bouvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14382/epitoanyag-jsbcm.2020.8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bentegri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boukendakdji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soualhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119962" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Duval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3130/jaabe.9.229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618905v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Soualhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.01.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619001v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Debieb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.04.152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Thong Ngo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Kaci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trudel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.158" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13923730.2015.1128481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2015.1101185" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2015.1059641" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Adjoudj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.07.111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/ApplRheol-24-22594" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanh-Trung Mai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Riche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/503850" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769140v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.666910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04769143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l11-058" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618918v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soualhi H." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiddine S." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaidi A. Salah E." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri E.H." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59287/as-proceedings.243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435909v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ndiaye" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06116-5_41" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235301002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435896v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_33" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.293" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435894v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seignol J.F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo T.T." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutlemonde F." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-05435925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03867778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bentegri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Boukendakdji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04770114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Seignol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>