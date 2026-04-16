--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of visual and auditory spatial neglect in immersive virtual reality: A case study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Head-mounted augmented reality to support reassurance and social interaction for autistic children with severe learning disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Urbanski</w:t>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Labossière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0769⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1106061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1106061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424713v1</w:t>
+                <w:t xml:space="preserve">hal-04199416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-mounted augmented reality to support reassurance and social interaction for autistic children with severe learning disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bauer</w:t>
+                <w:t xml:space="preserve">Assessment of visual and auditory spatial neglect in immersive virtual reality: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.1106061. </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.229-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1106061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199416v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and relevance of an immersive virtual reality cancellation task assessing far space in unilateral spatial neglect</w:t>
               </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Reality Guidelines for Supporting Autism Interventions Based on Stakeholders' Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,252 +1617,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité des jeux vidéo et tir sportif en réalité virtuelle aux personnes aveugles et malvoyantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+                <w:t xml:space="preserve">Music Therapy in Virtual Reality for Autistic Children with Severe Learning Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Adjorlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnea Bjerregaard Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Serafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRST 2023: 29th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Christchurch, New Zealand. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3611659.3615713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073760v1</w:t>
+                <w:t xml:space="preserve">hal-04415204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Therapy in Virtual Reality for Autistic Children with Severe Learning Disabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Serafin</w:t>
+                <w:t xml:space="preserve">Accessibilité des jeux vidéo et tir sportif en réalité virtuelle aux personnes aveugles et malvoyantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Apavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST 2023: 29th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3611659.3615713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04415204v1</w:t>
+                <w:t xml:space="preserve">hal-04073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la négligence spatiale unilatérale en réalité virtuelle : une étude de cas</w:t>
               </w:r>
@@ -1978,103 +1978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Acceptability and Usability of a Head-Mounted Augmented Reality Approach for Autistic Children With High Support Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Labossière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EuroXR International Conference (EuroXR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. pp.53-72, </w:t>
@@ -2201,222 +2201,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an Extended Reality Application to Expand Clinic-Based Sensory Strategies for Autistic Children Requiring Substantial Support: Participation of Practitioners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">First Steps Towards Augmented Reality Interactive Electronic Music Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bari, France. pp.254-259, </w:t>
+              <w:t xml:space="preserve">IEEE VR Workshop on Sonic Interaction for Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct54149.2021.00059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817662v1</w:t>
+                <w:t xml:space="preserve">hal-03183302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps Towards Augmented Reality Interactive Electronic Music Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Designing an Extended Reality Application to Expand Clinic-Based Sensory Strategies for Autistic Children Requiring Substantial Support: Participation of Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR Workshop on Sonic Interaction for Virtual Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bari, France. pp.254-259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct54149.2021.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183302v1</w:t>
+                <w:t xml:space="preserve">hal-03817662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Mental Models Implied in Sonic Icon Design and Perception</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une application multisensorielle de réalité augmentée destinée au bien-être d’enfants avec autisme modéré à sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Moultaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2026.2622714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Ga&#235;l Bara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0001024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2394527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1400292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0769" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Labossi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1106061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05447-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Apavou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2024.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616195.3616202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adjorlu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bjerregaard Pedersen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611659.3615713" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16234-3_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Shoetter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct54149.2021.00059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2021.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466823v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.04" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Raigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Moultaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2026.2622714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Ga&#235;l Bara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0001024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2394527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1400292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Labossi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1106061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05447-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Apavou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2024.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616195.3616202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adjorlu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bjerregaard Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611659.3615713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16234-3_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Shoetter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct54149.2021.00059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2021.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466823v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.04" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Raigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>