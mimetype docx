--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -66,3736 +66,3844 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing accessibility in Virtual Reality (VR) using Sensory profiles and Adaptive VR: Balancing olfactory and auditory stimuli for neurodiverse users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lohan Calot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laval Virtual 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVA: An Audio-based Virtual Aiming System for Accessible VR Shooting Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Apavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.1172-1173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibility Of Shooting Task For Blind And Visually Impaired: A Sonification Method Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Apavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Conference on Auditory Display (ICAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Troy, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21785/icad2024.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music Therapy in Virtual Reality for Autistic Children with Severe Learning Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Adjorlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnea Bjerregaard Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Serafin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRST 2023: 29th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Christchurch, New Zealand. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3611659.3615713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibilité des jeux vidéo et tir sportif en réalité virtuelle aux personnes aveugles et malvoyantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Apavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique [SFA], Sciences et Technologies de la Musique et du Son [UMR 9912 - STMS], Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la négligence spatiale unilatérale en réalité virtuelle : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.S89 P18.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.01.450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of an audio-haptic strap to augment immersion in VR video gaming: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bourachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AM '23: Audio Mostly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Edinburgh &amp; Online, United Kingdom. pp.147-153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3616195.3616202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Acceptability and Usability of a Head-Mounted Augmented Reality Approach for Autistic Children With High Support Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Labossière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EuroXR International Conference (EuroXR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stuttgart, Germany. pp.53-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16234-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multisense Blind Shooter: Auditory mobile application to assist blind and visually impaired people in target shooting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Apavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Shoetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disab2022, Workshop "Engineering Interactive Computing Systems for People with Disabilities”. 14th ACM SIGCHI Symposium on Engineering Interactive Computing Systems (EICS2022).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing an Extended Reality Application to Expand Clinic-Based Sensory Strategies for Autistic Children Requiring Substantial Support: Participation of Practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bari, France. pp.254-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct54149.2021.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Steps Towards Augmented Reality Interactive Electronic Music Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE VR Workshop on Sonic Interaction for Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Better Understanding of Mental Models Implied in Sonic Icon Design and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Auditory Display (ICAD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, France. pp.7-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21785/icad2021.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immersive sonification of protein surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Atlanta, United States. pp.380-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW50115.2020.00082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new step to optimize sound localization adaptation through the use of vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gaël Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AES International Conference on Audio for Virtual and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Seatle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration du projet chien guide virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Zabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNILJV2019: Les langages du jeu vidéo : codes, discours et images en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL Game Lab, Oct 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of vision on short-term sound localization training with non-individualized HRTF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25836/sasp.2019.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466823v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonification Immersive de la Surface de Protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Raigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la saillance d’annonces vocales par un paradigme de double-tache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage attentionnel à base de flou audiovisuel pour la conception d'interfaces multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergo'IHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.124--131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestural auditory and visual interactive platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rébillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of signal-to-noise ratio and visual context on environmental sound identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Frissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audio Eng Soc Conv 128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, London, United Kingdom. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audio-visual renderings for multimedia navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intl. Conf. on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, D.C., United States. pp.245-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Scene-Modeler » : des outils pour la modélisation de contenus multimédias interactifs spatialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting pseudoneglect in real and virtual environments: effects of tool and stimulus, not distance or environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalya Moultaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laterality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.1-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1357650X.2026.2622714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of immersive virtual reality line and baguette bisection tasks for the assessment of unilateral spatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan-Gaël Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (8), pp.756-769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/neu0001024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological assessment of unilateral spatial neglect in immersive virtual reality: A multiple-case study to assess the feasibility and relevance of a Baking Tray Task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Auditory-motor adaptation: induction of a lateral shift in sound localization after biased immersive virtual reality training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2394527⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1400292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1400292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474469v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory-motor adaptation: induction of a lateral shift in sound localization after biased immersive virtual reality training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological assessment of unilateral spatial neglect in immersive virtual reality: A multiple-case study to assess the feasibility and relevance of a Baking Tray Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Guilbert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1400292⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (6), pp.1210-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2024.2394527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692690v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-mounted augmented reality to support reassurance and social interaction for autistic children with severe learning disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Labossière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1106061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2023.1106061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of visual and auditory spatial neglect in immersive virtual reality: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan-Gael Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marika Urbanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (4), pp.229-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2023.0769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and relevance of an immersive virtual reality cancellation task assessing far space in unilateral spatial neglect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan-Gaël Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jnp.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Reality Guidelines for Supporting Autism Interventions Based on Stakeholders' Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.2078-2111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10803-022-05447-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cueing multimedia search with audiovisual blur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (2), pp.1 - 21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2465780.2465781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy gains in audio–visual search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEING AND PERCEIVING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.181 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/187847612X648116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780578v1</w:t>
-              </w:r>
-[...2353 lines deleted...]
-                <w:t xml:space="preserve">hal-03120826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4. Immersive Sound for XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcadio Reyes-Lecuona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Picinali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariano Alcañiz; Marco Sacco; Jolanda G. Tromp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadmapping Extended Reality: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781119865148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119865810.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3805,124 +3913,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une application multisensorielle de réalité augmentée destinée au bien-être d’enfants avec autisme modéré à sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handiversité 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Orsay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3932,104 +4040,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 1.3.4 du projet UnitedVR : état de l’art sur la présence, l’immersion, la co-présence et l’incarnation en jeu vidéo et réalité mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiro Okuya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Conservatoire National des Arts et Métiers (CNAM); CEDRIC laboratory. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4039,114 +4147,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et combinaison de rendus visuels et sonores pour la conception d'interfaces homme-machine : des facteurs humains aux stratégies de présentation à base de distorsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PA112248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00770309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4293,51 +4401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Moultaka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2026.2622714" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Ga&#235;l Bara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0001024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2394527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1400292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Labossi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1106061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourlon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12353" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817642v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05447-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Apavou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2024.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616195.3616202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adjorlu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bjerregaard Pedersen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611659.3615713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.450" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16234-3_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Shoetter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct54149.2021.00059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199382v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2021.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466823v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.04" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Raigneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817672v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112248" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohan Calot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263002v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Apavou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00232" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661405v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara Bouchara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2024.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Adjorlu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Bjerregaard Pedersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Serafin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611659.3615713" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaffard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Gael Bara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.01.450" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427047v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourachot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cornet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616195.3616202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Labossi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16234-3_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Shoetter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct54149.2021.00059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21785/icad2021.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW50115.2020.00082" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan-Ga&#235;l Bara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466823v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Weiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.04" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Raigneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789735v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Giordano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Frissen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guastavino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555439v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalya Moultaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2026.2622714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Colle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0001024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1400292" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2024.2394527" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199416v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1106061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Urbanski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaffard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourlon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnp.12353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05447-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465780.2465781" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187847612X648116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadio Reyes-Lecuona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119865810.ch4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112248" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>