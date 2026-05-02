--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -730,165 +730,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créole in the Métropole: Translating the “Black Paris” of 1930s Paris</w:t>
+                <w:t xml:space="preserve">Linguistic Layering in Fictional Urban Speech: Translating Within and Between Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Frontières et Déplacements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Multilingualism in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université de Lille, Mar 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917676v1</w:t>
+                <w:t xml:space="preserve">hal-04917705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Layering in Fictional Urban Speech: Translating Within and Between Languages</w:t>
+                <w:t xml:space="preserve">Créole in the Métropole: Translating the “Black Paris” of 1930s Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multilingualism in Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université de Lille, Mar 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Frontières et Déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917705v1</w:t>
+                <w:t xml:space="preserve">hal-04917676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder la traduction du genre et de la non-binarité en cours de Master en France : Retour d’expérience</w:t>
               </w:r>
@@ -1019,165 +1019,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre la « voix » de l’artiste : Traduction et performance de la musique à l’ère de YouTube</w:t>
+                <w:t xml:space="preserve">Forging a Fictional Voice for Urban Youth: Creative Approaches to (Re)Writing Slang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 3rd Annual NLA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Library and Archives, Mar 2023, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917687v1</w:t>
+                <w:t xml:space="preserve">hal-04917724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forging a Fictional Voice for Urban Youth: Creative Approaches to (Re)Writing Slang</w:t>
+                <w:t xml:space="preserve">Transmettre la « voix » de l’artiste : Traduction et performance de la musique à l’ère de YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Annual NLA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Library and Archives, Mar 2023, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917724v1</w:t>
+                <w:t xml:space="preserve">hal-04917687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Standardisation and Substitution: Harnessing Flow to Translate Slang</w:t>
               </w:r>
@@ -2543,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lomeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wh5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.41004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/frebul/ktaa010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lomeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wh5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.41004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/frebul/ktaa010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>