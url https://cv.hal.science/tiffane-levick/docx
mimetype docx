--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -106,187 +106,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créole in the Métropole: Co-Translating Ady, soleil noir</w:t>
+                <w:t xml:space="preserve">Based on (your) real life? Telling true stories in translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Lomeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wh5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04917768v1</w:t>
+                <w:t xml:space="preserve">hal-04882174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Based on (your) real life? Telling true stories in translation</w:t>
+                <w:t xml:space="preserve">Créole in the Métropole: Co-Translating Ady, soleil noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Lomeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882174v1</w:t>
+                <w:t xml:space="preserve">halshs-04917768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rap et fiction : Exploiter le flow pour traduire le roman urbain</w:t>
               </w:r>
@@ -730,165 +730,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Layering in Fictional Urban Speech: Translating Within and Between Languages</w:t>
+                <w:t xml:space="preserve">Créole in the Métropole: Translating the “Black Paris” of 1930s Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multilingualism in Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université de Lille, Mar 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Frontières et Déplacements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917705v1</w:t>
+                <w:t xml:space="preserve">hal-04917676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créole in the Métropole: Translating the “Black Paris” of 1930s Paris</w:t>
+                <w:t xml:space="preserve">Linguistic Layering in Fictional Urban Speech: Translating Within and Between Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Frontières et Déplacements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Multilingualism in Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université de Lille, Mar 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917676v1</w:t>
+                <w:t xml:space="preserve">hal-04917705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder la traduction du genre et de la non-binarité en cours de Master en France : Retour d’expérience</w:t>
               </w:r>
@@ -1019,165 +1019,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forging a Fictional Voice for Urban Youth: Creative Approaches to (Re)Writing Slang</w:t>
+                <w:t xml:space="preserve">Transmettre la « voix » de l’artiste : Traduction et performance de la musique à l’ère de YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Annual NLA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Library and Archives, Mar 2023, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917724v1</w:t>
+                <w:t xml:space="preserve">hal-04917687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre la « voix » de l’artiste : Traduction et performance de la musique à l’ère de YouTube</w:t>
+                <w:t xml:space="preserve">Forging a Fictional Voice for Urban Youth: Creative Approaches to (Re)Writing Slang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société d'anglicistes de l'enseignement supérieur : Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAES, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 3rd Annual NLA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Library and Archives, Mar 2023, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917687v1</w:t>
+                <w:t xml:space="preserve">hal-04917724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Standardisation and Substitution: Harnessing Flow to Translate Slang</w:t>
               </w:r>
@@ -1502,191 +1502,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating and Rewriting: Three Examples of Censorship in the Literary World</w:t>
+                <w:t xml:space="preserve">Translating homophonic wordplay in Patrick Goujon’s Moi non: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translating, Writing, Rewriting in and for a World in Flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure d’Interprètes et de Traducteurs (ESIT) Université Sorbonne Nouvelle - Paris 3, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sound / Writing: On Homophonic Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Broqua (University of Paris at Saint-Denis) and Dirk Weissmann (University of Paris at Créteil), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01496375v1</w:t>
+                <w:t xml:space="preserve">halshs-01496355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating homophonic wordplay in Patrick Goujon’s Moi non: a case study</w:t>
+                <w:t xml:space="preserve">Translating and Rewriting: Three Examples of Censorship in the Literary World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Pereira Ginet-Jaquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound / Writing: On Homophonic Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Broqua (University of Paris at Saint-Denis) and Dirk Weissmann (University of Paris at Créteil), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Translating, Writing, Rewriting in and for a World in Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure d’Interprètes et de Traducteurs (ESIT) Université Sorbonne Nouvelle - Paris 3, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496355v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffane Levick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poncharal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presses Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la traduction dans les contextes francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, 2021, Traductologie, 9782848325255</w:t>
@@ -2543,51 +2543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lomeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882174v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wh5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.41004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/frebul/ktaa010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wh5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917768v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lomeli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.41004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/frebul/ktaa010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401678v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917672v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496355v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048078v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02158762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCA129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>