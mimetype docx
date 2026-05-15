--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -485,1048 +485,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[argumentaire] République et Santé. Cycle de conférences à la FLSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Briest , ou l’éternel déshonneur du mari. Conférence grand public avec la projection du film &amp;quot;Effi Briest&amp;quot; de Fassbinder, Limoges, Salle Jean Gagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirates : brigands, entrepreneurs… ou libertaires ? Conférence grand public (Fondation Université de Limoges), Limoges, BFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Fé Cantó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[cfp] Mirbeau - enfant terrible de la Belle Époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[cfp] Ce qui advient… les déclinaisons de l‘aventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Buschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Till Kuhnle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[cfp] La Ville et son imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une herméneutique du traumatisme en sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[fp - argumentaire] La ville et son imaginaire. Colloque international et pluridisciplinaire, du 16 au 18 novembre 2017 à Boulogne-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[argumentaire] Le défi libertaire. Colloque international et pluridisciplinaire à la FLSH de Limoges, du 24 au 25 novembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Fé Cantó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pirates : brigands, entrepreneurs… ou libertaires ? Conférence grand public (Fondation Université de Limoges), Limoges, BFM</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[argumentaire] Excentricités. Colloque international et pluridiscipliaire à Boulogne-sur-Mer, du 17 au 19 novembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Traven l'insolite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, http://tillkuhnle.homepage.t-online.de/Traven_Vortrag.bis_%20%281%29.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[valorisation de la recherche] Allocution lors de l'ouverture de &amp;quot;La Trobada internationale de Bernard de Ventadour&amp;quot;, les 9 et 10 septembre à Darnets (Corrèze)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[argumentaire] Réaliser et communiquer le changement - Métamorphose et métissage littéraires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HU prescht bei Juniorprofessoren vor [Interview avec Till R. Kuhnle]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(interview) Generation ohne Chance“ [Interview avec Till R. Kuhnle]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...322 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700498v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01700500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2172,5116 +2172,5116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erotisme, kitsch et sorcellerie chez Alain Robbe-Grillet (Glissements progressifs du désir) et Milo Manara (Le Déclic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images of Witchcraft: Cinema, Theatre, Visual Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cluj, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un bal dela littérature-monde? &amp;quot;La Fête des masques&amp;quot; de Sami Tchak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanistentag 2019. Wiederaufbau, Rekonstruktion, Erneuerung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Kassel, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cluj, Roumanie</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il était une fois...&amp;quot; - des frères Grimm à Quentin Tarentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cités et mondes perdus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Il était une fois...&amp;quot; - des frères Grimm à Quentin Tarentino</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernissage de l’exposition « Heinz Kuhnle : dessins et caricatures d’une vie allemande devant l’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités et mondes perdus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vernissage de l’exposition « Heinz Kuhnle : dessins et caricatures d’une vie allemande devant l’histoire »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture et présentation du colloque &amp;quot;Cités et mondes perdus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités et mondes perdus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Boulogne-sur-Mer, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ailleurs comme catégorie existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n'est pas une aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qui advient… les déclinaisons de l‘aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Ferdinand Céline: Voyage au bout de la nuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Große Werke der Literatur XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du kitsch aux surenchères esthétiques - de &amp;quot;Holocaust&amp;quot; (feuilleton TV) aux &amp;quot;Bienveillantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Un passé qui ne passe pas » : mémoire(s) des totalitarismes en Europe contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Galati, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Amiens, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fondane contre la trahison des avant-gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études en hommage à Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Galati, Roumanie</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le surhomme émergeant de la ville moderne : Jules Romains et F.T. Marinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et son imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bucarest, Roumanie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture du colloque &amp;quot;La ville et son imaginaire&amp;quot; avec une introduction à la thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville et son imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’horizon se ferme : la réfutation de l’hétérotopie dans les romans d’aventures de Joseph Conrad et de B. Traven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces, regards et histoires : une approche géo-centrée de la recherche en sciences humaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture du colloque &amp;quot;La ville et son imaginaire&amp;quot; avec une introduction à la thématique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si Nietzsche prenait l'automobile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mirbeau - enfant terrible de la Belle Époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frau Aventiure frappe à la porte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceci n’est pas une chanson d’amour : Poésie didactique / discours chanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois voix contre la raison de l'Absurde: Tzara, Fondane, Ionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix singulières de la culture roumaine. Autour de Fondane, Ionesco, Cioran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Tourette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[keynote] Il n’y a pas d’art sans dégoût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur l'outrance : Esthétiques et expressions culturelles du trop aux XXème et XXIème siècles (II), journée d’études organisée par les jeunes docteurs EHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, Apr 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit et le néant: futurisme et DADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DADA &gt; 100 : Vie / Art / Musée – Le dadaïsme et les arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cluj-Napoka, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l'individu en excentrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Excentricités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il brûler Saint Max ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi libertaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[keynote] Nietzsche à la rencontre de Marinetti et de Quentin Tarantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur l'outrance : Esthétiques et expressions culturelles du trop aux XXème et XXIème siècles (I), journée d’études organisée par les jeunes docteurs EHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, Jan 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Kabbale et la lecture de l’allégorie chez Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes animaliers au Moyen Age et à la Renaissance / Tierische Welten im Mittelalter und in der Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules-Verne, sous la direction de Danielle Buschinger, Mar 2016, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[keynote] Le roman d'aventure libertaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLOCVIUL NAȚIONAL AL ASOCIAȚIEI DE LITERATURĂ GENERALĂ ȘI COMPARATĂ DIN ROMÂNIA (ALGCR) AVENTURA literar-artistică, intelectuală, spirituală</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASOCIAȚIEI DE LITERATURĂ GENERALĂ ȘI COMPARATĂ DIN ROMÂNIA, Jul 2016, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport, littérature et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Artiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fete de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Limoges, Oct 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Limoges, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition / Innovation (introduction au colloque &amp;quot;Réaliser et communiquer le changement&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réaliser et communiquer le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Limoges, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d’Arc : le charisme de la pureté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne politique : la réception du mythe à l’époque moderne et contemporaine en France et à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC et CRIHAM, Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque haïssable du moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, dire et représenter la race dans les Amériques. Le point de vue des intellectuels noirs et indigènes (XVIIIe – XXe siècles). Journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, May 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Tourette, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il ne suffit pas de tirer avec un vieux fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Witness through Fiction: Holocaust, Conflict and Genocide in Cinema and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC (Limoges) University of North Carolina (Charlotte, USA), Apr 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, Apr 2016, Limoges, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Apocalypse résumée par le mot de Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réaliser et communiquer le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, Oct 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cluj-Napoka, Roumanie</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[keynote] Abenteurer, Touristen und Träumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mittler und Vermittlung » - Congrès de l’AGES à Amsterdam/Utrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGES, Jun 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une université sans faculté des lettres (Jules Verne : ‘Paris au XXe siècle’)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence grand public à la, Bibliothèque Francophone Multimedia de Limoges.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Université de Limoges, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, Jan 2016, Limoges, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il s’imaginer Mahomet souverain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissance, domination et charismes : Journée d’études dans le cadre du projet RCC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules-Verne, sous la direction de Danielle Buschinger, Mar 2016, Amiens, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is kitsch better than not talking about the Holocaust?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Witness through Fiction: Holocaust, Conflict and Genocide in Cinema and Literature.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHIC (Limoges), University of Charlotte (USA), Apr 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Limoges, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Brocéliande aux bidonvilles : la « zone » comme défi à l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et/ou frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASOCIAȚIEI DE LITERATURĂ GENERALĂ ȘI COMPARATĂ DIN ROMÂNIA, Jul 2016, Bucarest, Roumanie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, du 9 au 11 oct. 2014: Organisation du colloque &amp;quot;Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation&amp;quot; (EHIC, avec la colloaboration de la chaire d'excéllence 'Gestion du conflit et du post-conflit, le Musée départementale de l'art contemporain de Rochechouart et le Musée de la Résistance à Limoges). Contribution présentée: « Donner un sens à ce cauchemar? Exil et captivité comme ouvertures vers l’existence chez Levinas et chez Fondane »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Terre promise et terre de refus. Art et littérature des réfugiés en France face à l’Occupation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Till Kuhnle (EHIC), Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, université de Limoges, Oct 2016, Limoges, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler du génocide du point de vue du génocideur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international des études de génocides et des populations en détresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Vendée / Bas-Poitou (Vouvant), Sep 2014, Vouvant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, Oct 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, le19 février. Organisation du séminaire EHIC: &amp;quot;Le christianisme dans la littérature française du XXe siècle&amp;quot;. Contributions présentées: &amp;quot;Introdcution&amp;quot; et &amp;quot;Zola et Houellebecq - deux lectures de l'apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le christianisme dans la littérature française du XXe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC et CRIHAM, Oct 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dédoublements d'Esther dans &amp;quot;La Hache et le violon&amp;quot; d'Alain Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'un - le double - le multiple. Journée d'études des littératures francophones, organisée par Jean-Christophe Delmeule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Villeneuve d'Ascq (Lille 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, May 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judas surhomme ou le sacre du dissident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissidences artistiques et politiques. Colloque international et pluridisciplinaire du Centre d’Études et de Recherche sur les Civilisations et les Littératures Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HLLI, EHIC, Nov 2014, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC (Limoges) University of North Carolina (Charlotte, USA), Apr 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, le 11juin 2014. Co-organisation de la journée d'études (EHIC/ANLEA) &amp;quot;Langues et cultures dominantes dans les échanges internatonaux Défs et enjeux pour l'enseignement en L.E.A.&amp;quot; lors du congrès international d'ANLEA à Limoges. Contribution présentée: &amp;quot;'Me Tarzan, you Jane' : une rencontre interculturelle manquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d'ANLEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, Oct 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épices du mensonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage des épices: pi(g)ments d'interculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AGES, Jun 2015, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pirates devant les portes du palais de cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocritique, littérature comparée et au-delà (Atelier du Congrès AICL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Université de Limoges, Jun 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu n'es ni chaud ni froid &amp;quot; : Fondane lecteur de l'Apocalypse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Peyresq (Annot) consacrées à Benjamin Fondane lecteur de la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Annot, France. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC, Feb 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapere aude - ou comment faire voir les aveugles (Kant et Diderot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de Diderot, séminaire EHIC à la FLSH de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHIC (Limoges), University of Charlotte (USA), Apr 2015, Limoges, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote speech: Realizing and Communicating Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures en mouvement XIX-XXIe siècles. Changer de culture, enjeux du déplacement Amériques / Asie ou Asie / Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">... ce silence inhumain &amp;quot; qui s'impose - réflexions sur les didascalies chez Racine, Schiller, Horváth et Beckett.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ne pas dire : Pour une étude du non-dit dans la littérature et la culture européennes. Colloque international et pluridisciplinaire organisé par l'ILLE à l'Université de Haute-Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Mulhouse, France. pp.431-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, HLLI, EHIC, Nov 2014, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peau noire, corps de femme - les Amériques de Sami Tchak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FÉMININMASCULIN. Hier et aujourd'hui, ici et ailleurs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Villeneuve d'Ascq (Lille 3), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur aleph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole biblique et pensée existentielle (Rencontres de Peyresq au Campus Platon d'Annot)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Annot (Alpes-de-Haute-Provence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Limoges, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, le 23 mars 2013, organisation (avec Florent Gabaude) du séminaire EHIC: &amp;quot;Shit happens! Pertinence et impertinence de la scatologie dans la culture et la littérature depuis le Moyen Âge&amp;quot;. Contributions présentées: &amp;quot;Introduction&amp;quot; et &amp;quot;L'humide, le mou et le puant - considérations sur les limites de l'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shit happens! Pertinence et impertinence de la scatologie dans la culture et la littérature depuis le Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Till Kuhnle (EHIC), Oct 2014, Limoges, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier cubo-futuriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esthétique de la guerre. Colloque international et pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre Vendée / Bas-Poitou (Vouvant), Sep 2014, Vouvant, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limoges, le 30 novembre 2013. Organisation du séminaire EHIC &amp;quot;Figures baroques de la fin du monde&amp;quot; - dans le cadre de l'Action structurante &amp;quot;Réaliser et communiquer le changement (RCC)&amp;quot;. Contribution présentée: &amp;quot;Introduction&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures baroques de la fin du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souverain entre en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer le pouvoir. Journée d'études à l'Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Quimper, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le péché du grotesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grotesque et spatialité dans les arts du spectacle et de l'image en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Limoges, France. pp.62-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Limoges, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Souverän betritt die Bühne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorien der Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Augsbourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Annot, France. pp.139-152</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; Hoppla &amp;quot; apocalyptique de Seeräuber-Jenny (B. Becht) et Les louves de mer (Z. Valdés) : deux rêves de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirates - Aventuriers - Explorateurs. Colloque international et pluridisciplinaire (ULCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Descent to the &amp;quot;Heart of Darkness&amp;quot; to &amp;quot;La Bataille de Pharsale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Status of Rewriting in the 20th-21st Century Art, Film and Literature: Aesthetic Choice or Political Act?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Mulhouse, France. pp.431-448</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde transformé en intérieur - cartographie et inventaires dans les récits de voyage de Jules Verne et de Karl May</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un transfert comme les autres? La "cartographie" en littérature et sciences humaines / Eine Metapher wie alle anderen? "Mapping" und Kartopgraphie in der Literatur und den Kulturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Limoges, France. pp.243-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire ou aleph ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benjamin Fondane, Claude Vigée : Le questionnement des origines. 15 et samedi 16 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolérance postmoderne ou tolérance répressive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolérance et intolérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Amiens, France. pp.68-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Annot (Alpes-de-Haute-Provence), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une meilleure Europe en Palestine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktion, Dekonstruktion und Rekonstruktion: Nationale Einheiten und europäische Identität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, München, Allemagne. pp.283-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe de l'autre nation - réflexions sur une théorie du partisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes et machines de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boulogne-sur-Mer, France. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde: &amp;quot;Les Cahiers Benjamin Fondane ont 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Benjamin Fondane, au Salon de la revue, table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme magique dans &amp;quot;Corto Maltese : Les Hélvétiques&amp;quot; de Hugo Pratt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde en images. Colloque international et pluridisciplinaire à l'Université du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Limoges, France. pp.243-259</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde: Rencontre autour de Benjamin Fondane Poète et philosophe - Jassy-Paris-Auschwitz (I898-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benjamin Fondane, table ronde au Centre Communautaire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Augsbourg, Germany</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Sphinx in der barocken Emblematik des Noveau Roman: &amp;quot;L'Herbe&amp;quot; von Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythos Sphinx. Chimäre der Kunst, Literatur und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Augsbourg, Germany. pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristes Tropiques - Tristes Métropoles. Espaces urbains et périurbains dans le récit contemporain (1980-2010),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces urbains et périurbains dans le récit contemporain (1980-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nietzsche lecteur de Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onzième Rencontres de Peyresq (Société d'études Benjamin Fondane) consacrées au Baudelaire de Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Annot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Limoges, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovarysme, essayisme et rhétorique de l'imposture chez Italo Svevo et Robert Musil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Imposture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. http://www.latortueverte.com/1-ACTES%20IMPOSTURE.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Limoges, France. pp.62-77</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupassant goes west ? &amp;quot;Stagecoach&amp;quot; (John Ford) et l'iconographie du western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écran-palimpseste: cinéma et intertextualité.Symposium international et interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Boulogne-sur-Mer, France. pp.241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondane et la théorie du cinéma / Introduction à la projection de 'Rapt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixièmes Rencontres de Peyresq (Société d'études Benjamin Fondane) consacrées au 'Lundi existentiel' et à la Poésie des années de guerre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Amiens, France. pp.68-76</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivement dimanche et le 'Lundi existentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dixièmes Rencontres de Peyresq (Société d'études Benjamin Fondane) consacrées au 'Lundi existentiel' et à la Poésie des années de guerre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Peyresq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, München, Allemagne. pp.283-301</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment gérer l'Apocalypse de 1789. D'une lecture &amp;quot; légitimiste &amp;quot; de Rousseau à une théologie politique (Schmitt, Bonald, Donoso Cortés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Greifswald, Allemagne. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boulogne-sur-Mer, France. pp.247-258</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ennuis d'une conscience heureuse - désublimation et nouveau puritanisme dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transgression(s) des genres et des formes. Colloque international et pluridisciplinaire à l'Université du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768073v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00767525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance des saveurs à partir du dégoût</w:t>
               </w:r>
@@ -8224,4717 +8224,4717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et surtout n'embrassez pa la grenouille - soumission et insoumission dans les contes des frères Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cruautés et violences dans le conte et dans le récit bref / Crueldades y violencias en el cuento y en la narración breve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps : matrice de sens. Penser et interpréter la corporalité en arts et en sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (Dissidences politiques, littéraires et artistiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bel, Jacqueline; Kuhnle, Till. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissidences politiques, littéraires et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, Shaker, 2021, Les Cahiers du Littoral, 978-3-8440-4094-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction (Dissidences politiques, littéraires et artistiques)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface: Déambulation contre-cartographique : de la littérature au cinéma. Les spectres de nomos et l’exemple de la cartographie absente du western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Bracco; Lucie Genay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-cartographier le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pulim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, espaces humains, 9782842878344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de nomos et l'exemple de la cartographie absente du western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Bracco; Lucie Genay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre-cartographier le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.331-339, 2021, 978-284-2876_834-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Ferdinand Céline: Voyage au bout de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Katja Sarkowsky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grosse Werke der Literatur Band XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr/Francke/Attempto, pp.78-91, 2020, 978-3-7720-8705-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judas surhomme et le sacre du dissident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Bel; Till Kuhnle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissidences politiques, littéraires et artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker, pp.195-212, 2020, Cahiers du Littoral, 978-3-8440-4094-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement postmoderne de Klingsor. Divagations comparatistes autour d'une &amp;quot;aventiure&amp;quot; de Corto Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gabaude; Aline Le Berre; Andrea Schindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité du médiévalisme. La réception du Moyen Âge germanique dans la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782842877989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque haïssable du Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser, dire et représenter la race dans les Amériques: Le point de vue des intellectuels noirs et indigènes (XVIII-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Shaker, pp.71-82, 2020, Irrésignations, 978-3-8440-4898-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la captativité comme ouverture vers l'existence? Gramsci, Levinas, Sartre et Fondane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger; Roy Rosenstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jewish Identity and Comparative Studies / Judéité et Comparatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, Presses du Centre d''Etudes Médiévales de Picardie, pp.378-386, 2019, Médiévales, 9786-2-901121-78-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n'est pas une aventure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger; Till Kuhnle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce qui advient.. les déclinaisons de l'aventure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études médiévales de Picardie, 2018, 978-2901121-77-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« frou aventiure » frappe à la porte de la modernité. Déclinaisons d’un concept narratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceci n’est pas une chanson d’amour : les multiples visages de la poésie didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Wagner contre le cours de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker, pp.223-2247, 2017, 978-3-8440-4651-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl May als Vermittler?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Colin, Fritz Tauber, Patrick Farges. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annäherung durch Vermittlung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Synchron, 2017, 9783939381914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Brocéliande über La Mancha und den Kongo nach Monument Valley.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger, Roy Rosenstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Christine de Pizan à Hans Robert Jauss. Études offertes à Earl Jeffrey Richards par ses collègues et amis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du « Centre d’Études Médiévales de Picardie », pp.229-243, 2017, 978-2-901121-73-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne d'Arc ou le charisme de la pureté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeanne politique. La réception du mythe de Voltaire au Femen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.41-59, 2017, Collection Espaces Humains, 978-284287-719-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une épave de moissonneuse à l'épiphanie: 'La Bataille de Pharsale' de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Schnyder, Frédérique Toudoire-Surlapierre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'écriture et des fragments - Fragmentation et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 153/4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-422, 2016, Rencontres (série: Théories littéraires), 978-2-8124-4805-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme magique de Corto Maltese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till Kuhnle; Jacqueline Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker, pp.431-450, 2016, Le Monde en images, 978-3844006469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das ‘Juste-milieu’ oder der Wille zum Kitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Hoffmann, Johanna Öttl </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance des Kitsches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Turia und Kant, pp.89-108, 2016, Anitkanon, 978-3-85132-827-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante et la pérennité de la Kabbale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Buschinger, Florent Gabaude, Jürgen Kühnel, Mathieu Olivier, Geneviève Grossel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes animaliers au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Presses du « Centre d’Études Médiévales de Picardie », pp.258-269, 2016, Médiévales, ISBN 9782901121749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos: Le Monde en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 22, Shaker, 2021, Les Cahiers du Littoral, 978-3-8440-4094-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Shaker, 2016, Les Cahiers du Littoral, 978-3844006469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2021, espaces humains, 9782842878344</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Hoppla » apocalyptique de Jenny-des-Corsaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till Kuhnle; Jacqueline Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-196, 2016, Cahiers du Littoral, 978-3-8440- 2483-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PULIM, pp.331-339, 2021, 978-284-2876_834-4</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Epices de la séduction et du mensonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gabaude / Jürgen Kühnel / Mathieu Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études offertes à Danielle Buschinger par ses collègues, élèves et amis à l’occasion de son quatre-vingtième anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, Presses du « Centre d’Études Médiévales de Picardie », pp.265-275, 2016, Médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782842877989</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos: Pirates, aventuriers, explorateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuhnle, Till; Bel, jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirates, aventuriers, explorateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Shaker, pp.IX-XXIII, 2016, Les Cahiers du Littoral, 978-3-8440- 2483-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Shaker, pp.195-212, 2020, Cahiers du Littoral, 978-3-8440-4094-4</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amériques de Sami Tchak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Gay-Sylvestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il, elle: entre Je(u)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.183-195, 2015, Féminin-Masculin, 978-2-84287-670-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Narr/Francke/Attempto, pp.78-91, 2020, 978-3-7720-8705-9</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un spectre hante l’Europe : l’État-nation des Juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions croisées de l’État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Shaker, pp.235-255, 2015, Cahiers du Littoral, 978-3844038873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, Shaker, pp.71-82, 2020, Irrésignations, 978-3-8440-4898-8</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pratt: &amp;quot; Una Ballata del mare salato / La Ballade de la mer salée / Die Südseeballade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Zapf; Günter Butzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Große Werke der Literatur XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke Verlag, pp.187-210, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 68, Presses du Centre d''Etudes Médiévales de Picardie, pp.378-386, 2019, Médiévales, 9786-2-901121-78-7</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skelett / Totenschädel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.402-403, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études médiévales de Picardie, 2018, 978-2901121-77-0</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.69-71, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.458-459, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Synchron, 2017, 9783939381914</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition und Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karlheinz Barck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ästhetische Grundbegriffe. Historisches Wörterbuch VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.74-117, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Shaker, pp.223-2247, 2017, 978-3-8440-4651-9</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elektrizität</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.93-95, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses du « Centre d’Études Médiévales de Picardie », pp.229-243, 2017, 978-2-901121-73-2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.223-224, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.41-59, 2017, Collection Espaces Humains, 978-284287-719-4</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekunde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.397-398, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-422, 2016, Rencontres (série: Théories littéraires), 978-2-8124-4805-8</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grab/Friedhof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.160-161, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Shaker, pp.431-450, 2016, Le Monde en images, 978-3844006469</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tausend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.441-442, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Turia und Kant, pp.89-108, 2016, Anitkanon, 978-3-85132-827-1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonntag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.408-409, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos: Le Monde en images</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.134-135, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer; Joachim Jacobs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metzler Lexikon literarischer Symbole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metzler Verlag, pp.64-65, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos (Orient lointain - proche Orient)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Oszi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle; Carmen Oszi; Saskia Wiedner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient lointain - proche Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gunter Narr Verlag, pp.7-11, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma peau fait trop tendance &amp;quot; - Sami Tchak, une voix de la migritude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Bertin Amougou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que Paris fait aux littératures francophones, Dossier thématique de La Tortue verte. Revue en ligne des littératures francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3: La Tortue verte. Revue en ligne des littératures francophones, http://www.latortueverte.com/DOSSIER%201Ce%20que%20Paris%20fait%20aux%20litteratures%20francophones%, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël - l'écharde dans la chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle; Carmen Oszi; Saskia Wiedner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient lointain - proche Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gunter Narr Verlag, pp.13-32, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das überbotene Mittelalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante Alighieri: Die Göttliche Komödie in der Übersetzung von Karl Bartsch (1877) mit den Illustrationen von Sandro Botticelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, marix Verlag, pp.17-26, 2010, 978-3865392251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos (Technique et éthique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 16, Shaker, 2016, Les Cahiers du Littoral, 978-3844006469</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuhnle, Till R.; Bel, Jacqueline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Shaker Verlag, pp.IX-XXVI, 2010, Les Cahiers du littoral, 978-3-8322-9714-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 62, Presses du « Centre d’Études Médiévales de Picardie », pp.258-269, 2016, Médiévales, ISBN 9782901121749</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les progrès nécessaires - De la bibliothèque du capitaine Nemo à une civilisation de troglodytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle; Jacqueline Bel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et éthique (Cahiers du Littoral 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, pp.217-241, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-196, 2016, Cahiers du Littoral, 978-3-8440- 2483-8</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Mittelalter übersetzen: der Philologe Karl Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante Alighieri: Die Göttliche Komödie in der Übersetzung von Karl Bartsch (1877) mit den Illustrationen von Sandro Botticelli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, marix Verlag, pp.27-29, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 60, Presses du « Centre d’Études Médiévales de Picardie », pp.265-275, 2016, Médiévales</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Dante zu Derrida. Kabbala und Literaturtheorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Butzer, Hubert Zapf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorien der Literatur IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke Verlag (Tübingen, Bâle), pp.271-303, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos: Pirates, aventuriers, explorateurs</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moralistik - ein ethischer Stachel im Zeitalter der Globalisierung? Der französische Gegenwartsroman zwischen Defätismus und Skandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schön und gut? Studien zu Ethik und Ästhetik in der Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann (Würzburg), pp.97-130, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civitas aesthetica - theologische Aspekte der ästhetischen Theorie Adornos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorien der Literatur. Grundlagen und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tübingen: Francke, pp.128-158, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (Contacts: Le désir du canon. L'esthétique de la citation dans le roman français / francophone post-soixante-huitard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 20, Shaker, pp.IX-XXIII, 2016, Les Cahiers du Littoral, 978-3-8440- 2483-8</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Wiedner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts: Le désir du canon. L'esthétique de la citation dans le roman français / francophone post-soixante-huitard (dossier de la revue "Lendemains", 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr (Tübingen), pp.89-96, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.183-195, 2015, Féminin-Masculin, 978-2-84287-670-8</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geschichte ist nicht jugendfrei. Blicke auf ein Äon, das gestern noch Zukunft war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kraut und Pflaster. Zum 25. Geburtstag der Literaturzeitschrift "Krautgarten"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esition Krautgarten (St. Vith, Belgique), pp.76-78, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 15, Shaker, pp.235-255, 2015, Cahiers du Littoral, 978-3844038873</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouvrir la Palestine à travers Adorno: &amp;quot;La Hache et le violon&amp;quot; d'Alain Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Till R. Kuhnle; Saskia Wiedner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts: Le désir du canon. L'esthétique de la citation dans le roman français / francophone post-soixante-huitard (dossier de la revue "Lendemains" 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr (Tübingen), pp.144-153, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Francke Verlag, pp.187-210, 2012</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et contestation du canon de la Rome antique ou baroque vers le romantisme et la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Desmaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im Westen viel Neues? Das französische Wahljahr 2007. Contacts: Le désir du canon. Le roman français/francophone post-soixante-huitard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32. Jahrgang 2007 (126/127), Gunter Narr Verlag Tübingen (GNV), pp.97-108, 2007, Lendemains, ISSN 0170-3803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.458-459, 2012</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline, &amp;quot;Voyage au bout de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Asholt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20. Jahrhundert: Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg (Tübingen), pp.153-218, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.402-403, 2012</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die ungeliebten Kernfächer - eine Streitschrift zum Ethos der Geisteswissenschaften, in: Bernadette Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im Gespräch: Probleme und Perspektiven der Geisteswissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vögel: Augsburger Hochschulschriften, pp.127-146., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.69-71, 2012</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die archäologischen Spuren einer epiphany: La Bataille de Pharsale von Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner Frick, Fabian Lampart, Bernadette Malinowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literatur im Spiel der Zeichen. Festschrift für Hans Vilmar Geppert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke (Tübingen), pp.269-287, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.93-95, 2012</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die permanente Revolution der Tradition - oder die Wiederauferstehung der Kunst aus dem Geist der Avantgarde?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hans Vilmar Geppert / Hubert Zapf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theorien der Literatur II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke Verlag (Tübingen, Bâle), pp.95-133, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.74-117, 2012</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Querelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gert Ueding. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historisches Wörterbuch der Rhetorik VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Niemeyer (Tübingen), pp.503-523, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.223-224, 2012</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Svevo: La coscienza di Zeno / Zeno Cosini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geppert, Hans-Vilmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Große Werke der Literatur IX,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francke (Tübingen), pp.141-168, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.397-398, 2012</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le millénarisme de Zola: la révolution avortée?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literarische Fluchtlinien der Revolution von 1789</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg (Tübingen), pp.61-80, 2004, Cahiers Lendemains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.160-161, 2012</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie, Kitsch und Katastrophe. Perspektiven einer daseinsanalytischen Literaturwissenschaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geppert, Hans Vilmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">heorien der Literatur. Grundlagen und Perspektiven I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tübingen: Francke, pp.105-140, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.441-442, 2012</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Racine, 'Bérénice', und Pierre Corneille, 'Tite et Bérénice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krauß, Henning / Kuhnle, Till R. / Plocher, Hanspeter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. Jahrhundert. Theater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg (Tübingen), pp.199-244, 2003, Stauffenburg Interpretation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Metzler Verlag, pp.408-409, 2012</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Es gibt kein richtiges Leben im falschen&amp;quot;. Ein Versuch zu Adorno, Nietzsche und Port Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hanspeter Plocher / Till R. Kuhnle / Bernadette Malinowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit civique und Engagement. Festschrift für Henning Krauss zum 60. Geburtstag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg (Tübingen), pp.358-385, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...1861 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922366v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00922613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fondane: Au cœur de l'écœurement, les aventures d'une pensée existentielle et l'avant-gardisme européen</w:t>
               </w:r>
@@ -13810,413 +13810,3852 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A travers quelques articles de presse de 1929 (Benjamin Fondane et le cinéma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Glissements progressifs du plaisir » : érotisme, kitsch et sorcellerie chez Alain Robbe‐Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Images of Witchcraft: Theatre, Cinema, Visual &amp; Performing Arts, LXV,1, pp.261-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos: Mirbeau, enfant terrible de la Belle Époque (dossier thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si Nietzsche prenait l'automobile? Sur la route avec &amp;quot;La 628-E8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au fond de la boue – notes de lecture sur Der Überläufer (1952/2016) de Siegfried Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, 2016, pp.197-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui que nous aimons est là et il n’est pas là.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Alkemie. La mort, 18, pp.263-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline célébrant l’apocalypse de l’Ennui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'ennui, 17, pp.157-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit et le néant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, DADA &gt; 100 : Vie / Art / Musée – Le dadaïsme et les arts du spectacle, 1/2016, pp.93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleph ou la parole des origines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et le millénaire n'arrivera point.... 911 ou l'espoir apocalyptique consommé par sa médiatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekphrasis. Images, Cinéma, Théâtre, Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (02/2012), pp.131-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisyphe sur le terrain de foot - ou quand le jeu devient sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium Helveticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.96-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et Nietzsche: lectures transversales (Benjamin Fondane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per una poetica della solitudine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.234-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu es réservé pour un grand Lundi ! Introduction (à &amp;quot;Benjamin Fondane - écrire devant l'Histoire&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146/147, pp.118-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces maudits &amp;quot; trompe-l'œil qui ne peuvent que nous exciter l'appétit &amp;quot; - les arts face au défi de l'anti-aisthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ekphrasis. Images, Cinéma, Théâtre, Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwei deutsche Einsamkeiten: Marlies Thiel, &amp;quot;Der Kaufmann und der Dichter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krautgarten. Forum für junge Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30.2 (59), pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existentialismus auf Sparflamme: Alexey Weißmüller, &amp;quot;Blaufuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krautgarten. Forum für junge Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30.2 (59), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bovarysme et snobisme, deux symptômes de la nervosité des Nations. Étude de cas : &amp;quot;Der Mann ohne Eigenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Péripéties du snobisme, 49, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sérieux du dimanche ou prolégomènes à une lecture du 'Lundi existentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.50-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable fardeau de l'être: Benjamin Fondane devant Sartre et la 'nouvelle génération existentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 972, pp.233-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciences malheureuses - ou Hegel à bâtons rompus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.65-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un festin pour en finir avec l'Histoire. Variations sur une pièce de Calderón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereat manifestum - fiat ars! À propos de quelques faux traités d'esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.57-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une anthropologie de l'ultime consommateur. Quelques réflexions sur le spinozisme du Marquis de Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies in Southern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.88-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Im Westen Viel Neues? Das französische Wahljahr 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Desmaret-Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romance Corpus Linguistics - Corpora and Spoken Language, Tübingen, Gunter Narr Verlag Tübingen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait du poète en voyou, maudit, crapaud... Aspects d'une poétique de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une esthétique de la solitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Benjamin Fondane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.27-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La volonté de tradition - Nietzsche et l'anti-traditionalisme de la philosophie allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offcourse. A Literary Journey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von Nietzsches blei­chem Verbrecher und dem gro­ßen Knall. Versuche, im Wahnsinn den Wahnsinn zu den­ken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.31-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(compte rendu de colloque) Zukunftsromania. Science-fiction in den romanischsprachigen Ländern/ La science fiction dans les pays de langue romane. Tagungsbericht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(critique) Aachen – Rom – Brüssel – Aachen mit Nietzsche im Gepäck (Über Freddy Derwahl: Der Vorübergang des Engels)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krautgarten. Forum für junge Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émulation du monde ancien: Altneuland de Theodor Herzl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31, pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour les intellectuels? Eine Polemik in Sachen Geisteswissenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaidoyer pour les intellectuels? Eine Polemik in Sachen Geisteswissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.138-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Ekel auf hoher See. Begriffsgeschichtliche Untersuchungen im Ausgang von Nietzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Begriffsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42, pp.161-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de panique? - Apocalypse et messianisme chez Hermann Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24, pp.157-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst und Revolte. Ein Versuch zum existentiellen Messianismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22, pp.107-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Ernst des Ekels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Begriffsgeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 39, pp.268-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Résistance des monades: 'Herztier' de Herta Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Résistance des monades: ‚Herztier' de Herta Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 17, pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fondane - un théoricien existentialiste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuar de Lingvistică şi Istorie Literară</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34, pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beispiel Frankreich? Kontrastive Überlegungen zu einer Reform der Hochschull-ehrerlaufbahn in den Geisteswissenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenzgänge. Beiträge zu einer modernen Romanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.155-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wider den kitschigen Sozialismus! Hermann Brochs Kritik an der Tendenzkunst und seine ‚polyhistorische' Antwort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, XIV, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(politique universitaire) Beispiel Frankreich – zur Diskussion um eine Reform des Habilitationsverfahrens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UniPress. Zeitschrift der Universität Augsburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trotz alledem&amp;quot; - doutes sur la validité d'une philosophie de l'histoire: Peter Sloterdijk, &amp;quot;Der Zauberbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XIII, pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie und Literaturwissenschaft - die Wiederbelebung eines Paradigmas? Überlegungen am Beispiel einiger Studien zu Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XVII, pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmerkungen zum Begriff &amp;quot;Gesamtkunstwerk&amp;quot; - die Politisierung einer ästhetischen Kategorie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Mosaïques littéraires (10), pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon und der Nouveau Roman: Erträge und Desiderate der Forschung aus literatursoziologischer Perspektive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, XV, pp.216-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(critique) Vers l’inconscient: Le premier Mouvement (J. Marchand) et Après l’Eden (M. Godin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Canadian Literature / Études en Littératures Canadiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forcer le monde à venir au monde&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franke und Timme, 2021, N 978-3-7329-0642-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer devant l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaker, 1, 2020, Till Kuhnle, 978-3-8440-3557-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirbeau, enfant terrible de la Belle Époque. Dossier thématique de la revue Lendemains - études comparées sur la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Vareille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui advient... déclinaisons de l'aventure (=</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Buschinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fondane - écrire devant l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunter Narr Verlag, pp.108, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péripéties du snobisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14225,73 +17664,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lille 3, 2011 (49), pp.144, 2012, 978-2-913857-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orient lointain - proche Orient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14313,73 +17752,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Oszi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunter Narr Verlag, pp.160, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14388,135 +17827,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaker Verlag, 7, pp.488, 2010, Les Cahiers du Littoral, 978-3-8322-9714-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Alighieri: Die Göttliche Komödie in der Übersetzung von Karl Bartsch (1877) mit den Illustrationen von Sandro Botticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">marix Verlag, pp.540, 2010, 978-3865392251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts: Le désir du canon. L'esthétique de la citation dans le roman français / francophone post-soixante-huitard (= Dossier de la &amp;quot;revue Lendemains&amp;quot;, 32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14525,135 +17964,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Wiedner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Narr (Tübingen), pp.83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Fortschrittstrauma. Vier Studien zur Pathogenese literarischer Diskurse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stauffenburg (Tübingen), pp.550, 2005, Colloquium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17. Jahrhundert. Theater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14675,3646 +18114,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Plocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stauffenburg (Tübingen), pp.291, 2003, Henning Krauss</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esprit civique und Engagement. Festschrift zum 60ten Geburtstag von Henning Krauß</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Plocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Malinowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stauffenburg (Tübingen), pp.747, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronos und Thanatos. Zum Existentialismus des &amp;quot;nouveau romancier&amp;quot; Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niemeyer (Tübingen) / de Gruyter (Berlin), 533p., 1995, Mimesis 22, Jurt, Josef et al</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922334v1</w:t>
-              </w:r>
-[...3437 lines deleted...]
-                <w:t xml:space="preserve">hal-01700509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18657,51 +18657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05003949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Letz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02381815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01494840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando F&#233; Cant&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01467180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01404448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04738859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04788508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04788487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04528440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04528438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01745377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01356922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01347626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01341004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01341003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01360117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01338525v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00959679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01075671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00797765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00804551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767502v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768073v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Andr&#233; Bloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ebel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896345v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02892902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02885678v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02885700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02381782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694252v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01468072v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00963821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01406741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01413102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767518v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767514v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767532v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Oszi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Wiedner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936350v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Krauss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Plocher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amblard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01393271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885510v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377921v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vareille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767491v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922359v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922361v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Malinowski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02379022v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02379036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01336580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933140v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00798692v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00798690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767489v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767528v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922324v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936464v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922532v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936425v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936450v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936427v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936449v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936448v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922323v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936446v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893824v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05003949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhnle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Letz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04943851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02381815v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01493278v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01494840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando F&#233; Cant&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Buschinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01467180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01404448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04738859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04788508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04788487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04528440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04528438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03924445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01745377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02378559v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337196v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01356922v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01347626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01382272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Artiaga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Archambault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01341004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337218v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337385v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337235v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01341003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01360117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01075671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340993v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956845v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00959679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01338525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00797765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00804551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00956843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768828v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00771575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00793646v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767499v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00768073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942836v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Andr&#233; Bloch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ebel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03896332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02885678v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02892902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02885700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02381782v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01468072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01694252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01491368v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00963821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01337031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01403770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01406741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01340722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01413102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767517v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767509v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Oszi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Wiedner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767521v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767742v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936429v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00932386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936356v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922345v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Krauss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Plocher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936418v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936423v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04476636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amblard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01393271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01399883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299738v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02379022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02379036v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01417995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337282v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01336580v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767486v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00798692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00798690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767489v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922324v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936464v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923121v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700496v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922339v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922337v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936426v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936427v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700506v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936447v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284376v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885510v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vareille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767491v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767493v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00767738v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922335v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922359v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922361v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Malinowski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893824v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>