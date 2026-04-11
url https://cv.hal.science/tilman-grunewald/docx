--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -188,1613 +188,1613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of embryonic skeletal muscle in mice leads to abnormal mineral deposition and growth</w:t>
+                <w:t xml:space="preserve">Meso‐Scale Nanofibrillar Organization in Spider's Orb‐Web Radial Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+                <w:t xml:space="preserve">Christian Riekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Liebi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108178⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202419631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122116v1</w:t>
+                <w:t xml:space="preserve">hal-05224095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical exercise impacts bone remodeling around bio-resorbable magnesium implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Triccas</w:t>
+                <w:t xml:space="preserve">Omer Suljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M Chevrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
+                <w:t xml:space="preserve">Nicole G Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0618⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.623 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217956v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of embryonic skeletal muscle in mice leads to abnormal mineral deposition and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Liebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Saima Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oier Bikondoa</w:t>
+                <w:t xml:space="preserve">Leonard C. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217 (1), pp.108178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2025.108178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114804v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The x-ray color camera microscope—A combined x-ray diffraction and fluorescence analysis instrument suitable for lab and synchrotron use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Ingerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Michael Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Caumes</w:t>
+                <w:t xml:space="preserve">Edwin Hufnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0276353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385372v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-beamstop with transmission detection by fluorescence for scanning-beam synchrotron scattering beamlines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sztucki</w:t>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Stammer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manfred C. Burghammer</w:t>
+                <w:t xml:space="preserve">Oier Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576724009129⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.192-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095812v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Triccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Mason</w:t>
+                <w:t xml:space="preserve">Johannes Ihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Maier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Asma Medjahed</w:t>
+                <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677684v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal analysis and comparison of stoichiometric and structural characteristics of parosteal and conventional osteosarcoma with massive sclerosis in human bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Zanghellini</w:t>
+                <w:t xml:space="preserve">T Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Zechmann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727800v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exercise impacts bone remodeling around bio-resorbable magnesium implants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole G Sommer</w:t>
+                <w:t xml:space="preserve">Energy-dispersive Laue diffraction analysis of the influence of statherin and histatin on the crystallographic texture during human dental enamel demineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al-Mosawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.1514 - 1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724007180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217935v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing length scales: X-ray approaches to studying the structure of biological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCrJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.708 - 722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/s2052252524007838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso‐Scale Nanofibrillar Organization in Spider's Orb‐Web Radial Fibers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A micro-beamstop with transmission detection by fluorescence for scanning-beam synchrotron scattering beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sadetskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred C. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202419631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.2043--2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576724009129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224095v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-dispersive Laue diffraction analysis of the influence of statherin and histatin on the crystallographic texture during human dental enamel demineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Sakr</w:t>
+                <w:t xml:space="preserve">Britta Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Al-Mosawi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">Helmut Cölfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Cook</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pieter Tack</w:t>
+                <w:t xml:space="preserve">Asma Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s1600576724007180⟩</w:t>
+              <w:t xml:space="preserve">IUCrJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727743v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal analysis and comparison of stoichiometric and structural characteristics of parosteal and conventional osteosarcoma with massive sclerosis in human bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zanghellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
+                <w:t xml:space="preserve">Nicole Zechmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Chamard</w:t>
+                <w:t xml:space="preserve">Dieter Baurecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Grünewald</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manfred Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216 (3), pp.108106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2024.108106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730315v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical beam model revealing bone stresses in femur-implant compound structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga C. Lichtenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,1897 +1848,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization of mantis shrimp dactyl club following molting: Apatite formation and brominated organic components</w:t>
+                <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Qing Isaiah Chua</w:t>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Palle</w:t>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Kølln Wittig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Mathieu Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.479-495. </w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.101734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406296v1</w:t>
+                <w:t xml:space="preserve">hal-04385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system. Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052252523000866⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.376-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252523002695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993127v1</w:t>
+                <w:t xml:space="preserve">hal-04406598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system. Corrigendum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.376-376. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252523000866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252523002695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04406598v1</w:t>
+                <w:t xml:space="preserve">hal-03993127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biomineralization of mantis shrimp dactyl club following molting: Apatite formation and brominated organic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Qing Isaiah Chua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kølln Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.479-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852411v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Rommel</w:t>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-022-00758-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573695v1</w:t>
+                <w:t xml:space="preserve">hal-03846165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale tissue assessment in a rat model of mild traumatic brain injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel San Martín Molina</w:t>
+                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Fratini</w:t>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Campi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82, pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlac100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727820v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale tissue assessment in a rat model of mild traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Isabel San Martín Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Fratini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlac100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527747v1</w:t>
+                <w:t xml:space="preserve">hal-04727820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
+                <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-022-00758-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846165v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D nanoscale analysis of bone healing around degrading Mg implants evaluated by X-ray scattering tensor tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernd M. Schoenbauer</w:t>
+                <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Eichler</w:t>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaihiti Teaniniuraitemoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.07.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214 (4), pp.107909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2022.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722349v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental quantification and analysis of structural abnormalities in neurons from Parkinson's-diseased brains by X-ray fluorescence microscopy and diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Joppe</w:t>
+                <w:t xml:space="preserve">3D nanoscale analysis of bone healing around degrading Mg implants evaluated by X-ray scattering tensor tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-David Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Viviane Lutz-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Eckermann</w:t>
+                <w:t xml:space="preserve">Bernd M. Schoenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Salditt</w:t>
+                <w:t xml:space="preserve">Johannes Eichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.3423-3443. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.804-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.389408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2021.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139973v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the 3D orientation of nanocrystals and nanostructures in human bone: Indications of novel structural features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Characterization of Embryonic Long Bone Mineralization in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman A. Grunewald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Liebi</w:t>
+                <w:t xml:space="preserve">Vivien Sotiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina K. Wittig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanja Sikjaer</w:t>
+                <w:t xml:space="preserve">Mikael Turunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aba4171⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (21), pp.2002524-1-2002524-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202002524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727365v1</w:t>
+                <w:t xml:space="preserve">hal-03151256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Embryonic Long Bone Mineralization in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saima Ahmed</w:t>
+                <w:t xml:space="preserve">Serial femtosecond crystallography on in vivo-grown crystals drives elucidation of mosquitocidal Cyt1Aa bioactivation cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Sotiriou</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Turunen</w:t>
+                <w:t xml:space="preserve">Elena Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202002524⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14894-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151256v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial femtosecond crystallography on in vivo-grown crystals drives elucidation of mosquitocidal Cyt1Aa bioactivation cascade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the 3D orientation of nanocrystals and nanostructures in human bone: Indications of novel structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Andreeva</w:t>
+                <w:t xml:space="preserve">Tilman A. Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Brewster</w:t>
+                <w:t xml:space="preserve">Nina K. Wittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hunter</w:t>
+                <w:t xml:space="preserve">Tanja Sikjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (24), pp.eaba4171-1-eaba4171-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14894-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aba4171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506591v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elemental quantification and analysis of structural abnormalities in neurons from Parkinson's-diseased brains by X-ray fluorescence microscopy and diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Joppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-David Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Eckermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Salditt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.3423-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.389408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Determination of the full deformation tensor by multi-Bragg fast scanning nano X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jura Rensberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Schöppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Ritzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (1), pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600576719016534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3748,1199 +3882,1199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.396-405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5FD90037A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253920v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces at the micron scale: general discussion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Crystal nucleation in biominerals: general discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natercia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.396-405, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5FD90037A⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.166-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5fd90035b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261340v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting length scales: general discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ceseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanmani Chandra Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorbjørn Erik Køppen Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.542-568, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5FD90038G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces at the nano scale: general discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Ayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natercia Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Ceseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced imaging techniques in biomineralisation research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Edimbourg, United Kingdom. pp.312-339, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5fd90036k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international confererence on phase retrieval and coherent scattering (Coherence 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Helsingborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards in vivo imaging of the physico-chemistry processes involved in the biomineralization of mollusc shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Biomineralization (BIOMIN XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired films of crystalline calcium carbonate: 2D patterning by surface-driven liquid-liquid phase separation and hybrid amorphous-to-crystal transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting (ECM33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. pp.e120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273322095651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does lack of muscle lead to abnormal crystal growth during murine long bone development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Sotiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael J. Turunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedic Research Society (ORS) 2020 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Phoenix (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Checcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference Crystal Growth and Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, NH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4950,163 +5084,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Physics and Micromechanics-Guided Intravoxel Analysis of microCT-Imaged Hard Tissue Engineering Scaffolds and Bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hellmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zelaya-Lainez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Vulović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimaging in Tissue Engineering and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2024, Reference Series in Biomedical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85569-7_21-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5116,397 +5250,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive 3D characterization of microtextured regions in the bulk of Ti-6Al-4V alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">The crystalline properties of silica biomorphs vary within and between morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz L Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sadetskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364882v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystalline properties of silica biomorphs vary within and between morphologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Sadetskaia</w:t>
+                <w:t xml:space="preserve">Non-destructive 3D characterization of microtextured regions in the bulk of Ti-6Al-4V alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Carlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixing Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232462v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Triccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5574,51 +5708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="697D2D26"/>
+    <w:nsid w:val="8B5FD76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5805,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilman-grunewald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5453-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Liebi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard C. Nielsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stammer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sadetskaia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred C. Burghammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724009129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanghellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zechmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Baurecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2024.108106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bretschneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Suljevic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G Sommer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.12.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524007838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riekel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202419631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Mosawi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724007180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pircher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga C. Lichtenegger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2419997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qing Isaiah Chua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Palle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K&#248;lln Wittig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.054" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johannes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wittig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523000866" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04406598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523002695" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel San Mart&#237;n Molina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Campi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac100" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722349v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lutz-Bueno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M. Schoenbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eichler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.060" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Joppe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Nicolas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eckermann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.389408" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Grunewald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K. Wittig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sikjaer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sotiriou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Turunen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202002524" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brewster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14894-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jura Rensberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#246;ppe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ritzer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016534" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04044636v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael J. Turunen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zelaya-Lainez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vulovi&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Filipovi&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85569-7_21-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Zeng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frewein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L Stammer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilman-grunewald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5453-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riekel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202419631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Suljevic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G Sommer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.12.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Liebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard C. Nielsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108178" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hufnagel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Mosawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724007180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524007838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sadetskaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred C. Burghammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724009129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanghellini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zechmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Baurecht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2024.108106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pircher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga C. Lichtenegger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2419997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04406598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johannes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wittig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Palle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523002695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523000866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qing Isaiah Chua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K&#248;lln Wittig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel San Mart&#237;n Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Campi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lutz-Bueno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M. Schoenbauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eichler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sotiriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Turunen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202002524" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brewster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14894-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Grunewald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K. Wittig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sikjaer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Joppe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.389408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jura Rensberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#246;ppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ritzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016534" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04044636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael J. Turunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zelaya-Lainez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vulovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Filipovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85569-7_21-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L Stammer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Zeng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frewein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>