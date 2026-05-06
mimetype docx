--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -222,252 +222,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso‐Scale Nanofibrillar Organization in Spider's Orb‐Web Radial Fibers</w:t>
+                <w:t xml:space="preserve">Physical exercise impacts bone remodeling around bio-resorbable magnesium implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Riekel</w:t>
+                <w:t xml:space="preserve">Irene Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Suljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole G Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202419631⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.623 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224095v1</w:t>
+                <w:t xml:space="preserve">hal-05217935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical exercise impacts bone remodeling around bio-resorbable magnesium implants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meso‐Scale Nanofibrillar Organization in Spider's Orb‐Web Radial Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Suljevic</w:t>
+                <w:t xml:space="preserve">Christian Riekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole G Sommer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193, pp.623 - 631. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202419631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217935v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of embryonic skeletal muscle in mice leads to abnormal mineral deposition and growth</w:t>
               </w:r>
@@ -715,1086 +715,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
+                <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+                <w:t xml:space="preserve">Alexander Triccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Li</w:t>
+                <w:t xml:space="preserve">Daniel M Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Nouet</w:t>
+                <w:t xml:space="preserve">Johannes Ihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oier Bikondoa</w:t>
+                <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 261, pp.192-211. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114804v1</w:t>
+                <w:t xml:space="preserve">hal-05217956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
+                <w:t xml:space="preserve">Crystallisation in biomineral mollusc shell studied by 3D Bragg ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Triccas</w:t>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M Chevrier</w:t>
+                <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ihli</w:t>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
+                <w:t xml:space="preserve">Oier Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (30), </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.192-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv0618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5FD00020C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217956v1</w:t>
+                <w:t xml:space="preserve">hal-05114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
+                <w:t xml:space="preserve">Energy-dispersive Laue diffraction analysis of the influence of statherin and histatin on the crystallographic texture during human dental enamel demineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
+                <w:t xml:space="preserve">Charbel Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Chamard</w:t>
+                <w:t xml:space="preserve">Mohammed Al-Mosawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Grünewald</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pieter Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.1514 - 1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600576724007180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730315v1</w:t>
+                <w:t xml:space="preserve">hal-04727743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-dispersive Laue diffraction analysis of the influence of statherin and histatin on the crystallographic texture during human dental enamel demineralization</w:t>
+                <w:t xml:space="preserve">Inhomogeneous probes for Bragg Coherent Diffraction Imaging: Toward the imaging of dynamic and distorted crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Sakr</w:t>
+                <w:t xml:space="preserve">I Calvo-Almazán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Al-Mosawi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip Cook</w:t>
+                <w:t xml:space="preserve">V Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Tack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727743v1</w:t>
+                <w:t xml:space="preserve">hal-04730315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing length scales: X-ray approaches to studying the structure of biological materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A micro-beamstop with transmission detection by fluorescence for scanning-beam synchrotron scattering beamlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Birkedal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sztucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Sadetskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred C. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052252524007838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.2043--2047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576724009129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727808v1</w:t>
+                <w:t xml:space="preserve">hal-05095812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-beamstop with transmission detection by fluorescence for scanning-beam synchrotron scattering beamlines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred C. Burghammer</w:t>
+                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Cölfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Medjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576724009129⟩</w:t>
+              <w:t xml:space="preserve">IUCrJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095812v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture tomography, a versatile framework to study crystalline texture in 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Medjahed</w:t>
+                <w:t xml:space="preserve">Multimodal analysis and comparison of stoichiometric and structural characteristics of parosteal and conventional osteosarcoma with massive sclerosis in human bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zanghellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Zechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Baurecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUCrJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/s2052252524006547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216 (3), pp.108106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2024.108106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677684v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal analysis and comparison of stoichiometric and structural characteristics of parosteal and conventional osteosarcoma with massive sclerosis in human bone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crossing length scales: X-ray approaches to studying the structure of biological materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Liebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Birkedal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216 (3), pp.108106. </w:t>
+              <w:t xml:space="preserve">IUCrJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.708 - 722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2024.108106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/s2052252524007838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727800v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical beam model revealing bone stresses in femur-implant compound structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga C. Lichtenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mechanical properties of the mouse Achilles tendon enthesis by microindentation. Effects of unloading and subsequent reloading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,57 +1982,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system. Corrigendum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,108 +2065,108 @@
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.376-376. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252523002695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052252523000866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406598v1</w:t>
+                <w:t xml:space="preserve">hal-03993127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Bone mineral properties and 3D orientation of human lamellar bone around cement lines and the Haversian system. Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,78 +2199,78 @@
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.376-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252523000866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052252523002695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993127v1</w:t>
+                <w:t xml:space="preserve">hal-04406598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomineralization of mantis shrimp dactyl club following molting: Apatite formation and brominated organic components</w:t>
               </w:r>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Kølln Wittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170, pp.479-495. </w:t>
@@ -2384,295 +2384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Checchia</w:t>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846165v1</w:t>
+                <w:t xml:space="preserve">hal-03527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous-to-crystal transition in the layer-by-layer growth of bivalve shell prisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
+                <w:t xml:space="preserve">Structure of an amorphous calcium carbonate phase involved in the formation of Pinctada margaritifera shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman A Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Checchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Gilles Le Moullac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamadou Dicko</w:t>
+                <w:t xml:space="preserve">Manaarii Sham Koua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.194-207. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2212616119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527747v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale tissue assessment in a rat model of mild traumatic brain injury</w:t>
               </w:r>
@@ -2697,64 +2697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Fratini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82, pp.71 - 83. </w:t>
@@ -2792,77 +2792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4th generation synchrotron source boosts crystalline imaging at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-micrometric spatial distribution of amorphous and crystalline carbonates in biogenic crystals using coherent Raman microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Lutz-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd M. Schoenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,295 +3188,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of Embryonic Long Bone Mineralization in Mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serial femtosecond crystallography on in vivo-grown crystals drives elucidation of mosquitocidal Cyt1Aa bioactivation cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Sotiriou</w:t>
+                <w:t xml:space="preserve">Guillaume Tetreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Turunen</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Banneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Andreeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202002524⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-14894-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151256v1</w:t>
+                <w:t xml:space="preserve">hal-02506591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serial femtosecond crystallography on in vivo-grown crystals drives elucidation of mosquitocidal Cyt1Aa bioactivation cascade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Andreeva</w:t>
+                <w:t xml:space="preserve">Multiscale Characterization of Embryonic Long Bone Mineralization in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Brewster</w:t>
+                <w:t xml:space="preserve">Vivien Sotiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hunter</w:t>
+                <w:t xml:space="preserve">Mikael Turunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (21), pp.2002524-1-2002524-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-14894-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202002524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506591v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the 3D orientation of nanocrystals and nanostructures in human bone: Indications of novel structural features</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Joppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-David Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Eckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,64 +4445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured probes for BCDI: Toward the imaging of dynamic and distorted crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting (ECM33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. pp.e120, </w:t>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Liebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Sotiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael J. Turunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4954,77 +4954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organics, the amorphous and the crystalline – How organics assist the amorphous to crystalline phase transition in pearl oyster shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Checcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,103 +5264,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystalline properties of silica biomorphs vary within and between morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz P K Frewein</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Britta Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz L Stammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Silva Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Sadetskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Frewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman A Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5500,103 +5500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic change of calcium-rich compartments during coccolithophore biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Triccas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel M. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Guizar-Sicairos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5708,51 +5708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B5FD76A"/>
+    <w:nsid w:val="55C61A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5939,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilman-grunewald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5453-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riekel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202419631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bretschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Suljevic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G Sommer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.12.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Liebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard C. Nielsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108178" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hufnagel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Mosawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724007180" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524007838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sadetskaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred C. Burghammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724009129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanghellini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zechmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Baurecht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2024.108106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pircher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga C. Lichtenegger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2419997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04406598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johannes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wittig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Palle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523002695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523000866" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qing Isaiah Chua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K&#248;lln Wittig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel San Mart&#237;n Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Campi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lutz-Bueno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M. Schoenbauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eichler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sotiriou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Turunen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202002524" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brewster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14894-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Grunewald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K. Wittig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sikjaer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Joppe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.389408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jura Rensberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#246;ppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ritzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016534" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04044636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael J. Turunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zelaya-Lainez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vulovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Filipovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85569-7_21-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L Stammer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Zeng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frewein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilman-grunewald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-605X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5453-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bretschneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Menzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Suljevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G Sommer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.12.008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Riekel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A Gr&#252;newald" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202419631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Silva Barreto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Liebi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard C. Nielsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2025.108178" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Frank" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ingerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kerber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hufnagel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Triccas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ihli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Guizar-Sicairos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv0618" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05114804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Gr&#252;newald" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oier Bikondoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00020C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Sakr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Mosawi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Tack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600576724007180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gr&#252;newald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095812v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Birkedal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Stammer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Sadetskaia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred C. Burghammer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724009129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz P K Frewein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Mason" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Maier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut C&#246;lfen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524006547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanghellini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zechmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Baurecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Burghammer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2024.108106" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2052252524007838" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217915v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Pircher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga C. Lichtenegger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hellmich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2419997" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04385372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caumes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993127v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Johannes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wittig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Palle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rack" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523000866" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04406598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252523002695" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04406296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qing Isaiah Chua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorbj&#248;rn Erik K&#248;ppen Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K&#248;lln Wittig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.08.054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03527747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadou Dicko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.01.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Checchia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moullac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manaarii Sham Koua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212616119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel San Mart&#237;n Molina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Fratini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Campi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlac100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Rommel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00758-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03852411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaihiti Teaniniuraitemoana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107909" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Lutz-Bueno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd M. Schoenbauer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Eichler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2021.07.060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banneville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Andreeva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brewster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14894-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sotiriou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Turunen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202002524" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Grunewald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K. Wittig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Sikjaer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba4171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Joppe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-David Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Eckermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.389408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jura Rensberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#246;ppe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ritzer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719016534" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261340v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Ayre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertinetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanmani Chandra Rajan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90037A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aza&#239;s" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natercia Barbosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90035b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ceseri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD90038G" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05253977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5fd90036k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fenter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04195201v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322095651" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04044636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael J. Turunen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02153220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Checcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zelaya-Lainez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Vulovi&#263;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Filipovi&#263;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85569-7_21-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz L Stammer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Carlsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Zeng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixing Fang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frewein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>