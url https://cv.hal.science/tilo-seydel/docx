--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tilo Seydel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tilo-seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9630-1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110494202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAT-8962-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme (1997) et doctorat (2000) en physique, Université de Kiel, Allemagne; habilitation à diriger des recherches (HDR), Université de Grenoble, France (2011); intérêts de recherche actuels en spectroscopie neutronique et biophysique; encadrement de stages étudiants, de projets de recherche de maîtrise, de doctorat et de postdoctorat; Abitur 1990 Dahlmannschule & Bundeswehr 1990/91, Bad Segeberg (Allemagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyelectrolyte mixing ratio and hydrophobic interactions on dynamics of (HM-)PDMAEMA/PEO-PMAA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chamchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0285727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/linker dynamics facilitates the structural adaptation of the orange carotenoid protein in cyanobacterial photoprotection: a neutron scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Moldenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-026-01204-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing microscopic and macroscopic diffusion in drug delivery: A study of small drug and protein dynamics in a supramolecular peptide hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Carrascosa-Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Hanafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.139633. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing drug pharmacokinetics using neutron scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cp03679h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian diffusion within assemblies of the intrinsically disordered protein β-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 123 (11), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2532636123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl group dynamics and conformational flexibility in methacetin revealed by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Mitsutake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svemir Rudić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1360, pp.145589. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2026.145589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ time-resolved study of the nano- to millisecond structural dynamics during protein crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057672500353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent X-rays reveal anomalous molecular diffusion and cage effects in crowded protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Filianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dargasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimmi Das Anthuparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10814. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of hydrogen-rich species in light-cured dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.129134. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic fluidity and the cold life: proteome stability is decoupled from viability in psychrophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caviglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10345. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of water–ethanol solvent structural relaxation by a bis-urea supramolecular gel and paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Nemkovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful phase space transformation chopper design for neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Diffusion, Dynamic Cluster Formation, and Intermolecular Interactions in Pharmaceutically Relevant Monoclonal Antibody Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mateo-Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roody Nasro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carlotta Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing self-diffusion on nanosecond time and nanometre length scales with minute kinetic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724003820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective interactions in protein solutions with and without clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Feustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M.J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.129995. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Short-Time Dynamics Crossing the Liquid–Liquid Phase Separation in Charge-Tuned Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12051-12059. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of functional enzyme dynamics in quasielastic neutron scattering spectra: The case of phosphoglycerate kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (14), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onset of Molecule‐Spanning Dynamics in Heat Shock Protein Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202304262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Dynamics of Bacterial Proteome as a Proxy of Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Central Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscentsci.2c01078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structural dynamics in water–ethanol mixtures: Spectroscopy with polarized neutrons simultaneously accessing collective and self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Devonport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (22), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0174448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Determinants for the Viscosity of Concentrated Monoclonal Antibody Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flexibility in coarse-grained models for bovine serum albumin and immunoglobulin G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (8), pp.084112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving molecular diffusion and aggregation of antibody proteins with megahertz X-ray free-electron laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ragulskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Berkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5528. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33154-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Neutron Spectroscopy to Study Picosecond-nanosecond Dynamics of Proteins and Hydration Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Time Transport Properties of Bidisperse Suspensions of Immunoglobulins and Serum Albumins Consistent with a Colloid Physics Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (38), pp.7400-7408. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c02380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale relaxation dynamics and diffusion of myelin basic protein in solution studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0077100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and diffusive dynamics of aspartate α-decarboxylase (ADC) liganded with d -serine in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Raskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Yorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.20336. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP02063G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Fitting and Analysis Frameworks for QENS Spectra of (Soft) Colloid Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina H Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.01004. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202227201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikingly Different Roles of SARS-CoV-2 Fusion Peptides Uncovered by Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Batchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (7), pp.2968-2979. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Diffusive Properties of the Intrinsically Disordered Protein Histatin 5 and the Impact of Crowding Thereon: A Combined Neutron Spectroscopy and Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fagerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skepö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c08976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Dynamics in Nanocrystal Solids Studied with Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesya Yarema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20517-20526. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salt controlled tuning of protein clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM00418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Determines Dynamical Properties and Aggregation Kinetics of Human Insulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey W Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Noferini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (5), pp.886-898. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.07.02.184903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge effects on anisotropy of interlayer water and structural OH dynamics in clay minerals probed by high-resolution neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105928. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess-iron driven spin glass phase in Fe 1 + y Te 1 – x Se x *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panpan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingye Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (8), pp.087402. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ac0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics of the director state in frustrated hyperkagome systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.054440. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Flexibility of Antibodies Preserved Even in the Dense Phase after Macroscopic Phase Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famke Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering quantification of unfrozen pore water in frozen mud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro Gonzalo Carnero-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 324, pp.111267. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modifying effect of supramolecular gel fibres on the diffusion of paracetamol and ibuprofen sodium on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.10838-10844. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01240H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Dynamics in Membranes Slowed Down by Transmembrane Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ebersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.579388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Internal and Global Diffusive Dynamics During Protein Aggregation by High-Resolution Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Foderà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (15), pp.6299-6304. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of fluorohectorite: Water dynamics and nanocarrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leander Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éverton dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110512. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering perspective on the structure, softness and dynamics of the ligand shell of PbS nanocrystals in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanu Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (33), pp.8875-8884. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0sc02636k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the structure and dynamics of bovine serum albumin induced by thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.18507-18517. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01857K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Short-Time Diffusion in a Naturally Crowded Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.1709-1715. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.e7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033583519000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Protein Dynamics in Real Time during Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7036-7045. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond self-diffusion in ethanol–water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (18), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01982K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron spectroscopy on protein solutions employing backscattering with an increased energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 562, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2018.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmolytes modify protein dynamics and function of tetrameric lactate dehydrogenase upon pressurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (24), pp.12806-12817. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP02310K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasielastic Neutron Scattering Investigation on the Molecular Self-Dynamics of Human Myelin Protein P2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saara Laulumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kursula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (39), pp.8178-8185. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Mobility of Aqueous Polyacrylic Acid in Dental Restorative Cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.9904-9915. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b15735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Tracer Diffusion as a Probe of the Solution Structure and Molecular Mobility of Protein Assemblies: The Case of Ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.8343-8350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two time scales for self and collective diffusion near the critical point in a simple patchy model for proteins with floating bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Habiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lütje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (39), pp.8006-8016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM00599K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rate of solvent diffusion in a prototypical supramolecular gel measured on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (49), pp.6340-6343. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC02962H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phosphorylation on a Human-like Osteopontin Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (8), pp.1586-1596. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of a Mononucleotide within a Lipid Matrix: A Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreto Misuraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Origin of Cellular Life, 7 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life7010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Interactions and Colloidal Stability of Bovine γ-Globulin in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), pp.5759-5769. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding-Controlled Cluster Size in Concentrated Aqueous Protein Solutions: Structure, Self- and Collective Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.2590-2596. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced long-range ordering in spider silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes in biological membrane mimics revealed by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai K.H. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent fractional molecular diffusion in humid spider silk fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Vollrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (122), pp.20160506. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's peptide amyloid-β, fragment 22–40, perturbs lipid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1444-1451. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02026c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond to nanosecond dynamics provide a source of conformational entropy for protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (31), pp.21527-21538. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in glass ionomer cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C.R. Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (4), pp.773-777. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-50287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Dynamics in Shewanella oneidensis at Ambient and High Pressure using Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Hazael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna G. Simeoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sousai Appavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lateral Diffusion in Catanionic Vesicles during Multilamellar-to-Unilamellar Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.3777-3784. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional dynamics in silk: From molecular picosecond subdiffusion to macroscopic long-time relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized mean-squared displacement from inelastic fixed window scans of incoherent neutron scattering as a model-free indicator of anomalous diffusion confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02015. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-Induced Universal Slowing Down of the Short-Time Self-Diffusion of a Globular Protein in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (13), pp.2577-2582. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron spectroscopy on protein solution samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02005. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mobile are protons in the structure of dental glass ionomer cements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Lehnhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical molecular dynamics of bovine serum albumin in concentrated aqueous solution below and above thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.4645-4655. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp04944f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics across the structural transitions at elevated temperatures in Na 0.7 CoO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Månsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gavilano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pomjakushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02008. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous and anisotropic nanoscale diffusion of hydration water molecules in fluid lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Toppozini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Dalgliesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (42), pp.8354-8371. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm01713k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Dynamics of Polyalkylthiophene Conjugated Polymers: A Combined Neutron Scattering and Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Batallán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (22), pp.7652-7661. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic footprint of sequestration in the molecular fluctuations of osteopontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (110), pp.20150506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusivity in the Protic Ionic Liquid Triethylammonium Triflate Probed by Quasielastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Burankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hempelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Fossog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.10643-10651. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b04000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation in aqueous solution in the presence of multivalent metal ions – a light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soraruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm52447g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond lipid dynamics in membranes containing cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Katsaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (15), pp.2600. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm51757h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nano-scale hematite, α-Fe 2 O 3 , studied by time-of-flight inelastic neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ross Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044709. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and Dynamics of γ-Globulin in Crowded Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.7203-7209. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504135z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of solutions of poly-3-octyl-thiophene and functionalized single wall carbon nanotubes studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 427, pp.129-141. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gerstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Time-of-Flight Quantification of Water Desorption Isotherms of Montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (9), pp.5558-5570. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2072815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Incoherent Inelastic Neutron Scattering in Pharmaceutical Analysis: Relaxation Dynamics in Phenacetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.2434-2441. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly concentrated protein solutions around the denaturing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1628-1633. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06609a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity and diffusion: crowding and salt effects in protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fedunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1404-1419. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06242e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study for using neutron backscattering instruments at reactors in inverted time-of-flight mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 672, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum velocity of a phase-space transformer for cold-neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0021889811013227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased molecular mobility in humid silk fibers under tensile stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (1), </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.83.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in crowded solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sztucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (29), pp.11815-11820. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107287108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ballistic motion in fluid lipid bilayers studied by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (18), pp.8358. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05691c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood and Silk: Hierarchically Structured Biomaterials Investigated In Situ With X-Ray and Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Backscattering Instrument Developments at the ILL and SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (1-2), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions arising for future surface diffusion studies using scattering techniques—the case of benzene diffusion on graphite basal plane surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calvo-Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (30), pp.304014. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/22/30/304014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of subtle dynamic transitions by a combination of neutron scattering, X-ray diffraction and DSC: A case study of the monoclinic l-cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-3), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in crowded electrolyte solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1804 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Relationship between Hydrogen Bonds and Macroscopic Properties in Hybrid Core−Shell γ-Fe 2 O 3 −P(NIPAM-AAS) Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafeiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. López-Cabarcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.7101-7106. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la904452c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium diffusion in cryolite at elevated temperatures studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (23-25), pp.1257-1260. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of thin films of alkanes on magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez-Canato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-00950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motional Coherence in Fluid Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhuma Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Flenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.101.248106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Chain Dynamics of Core−Shell Thermosensitive Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.4739-4745. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma800668t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Studies on Clay Interlayer-Space Highlighting the Effect of the Cation in Confined Water Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jock Churchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.13982-13991. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803274j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in low cross-linked poly(N-isopropylacrylamide) microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. López-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (1-3), pp.149-153. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Silk: Interplay of Deformation on Macroscopic and Molecular Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (4), </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.100.048104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase III of solid methane: The orientational potential and rotational tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (3), pp.034503. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2822293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary spectrometer neutron optics simulations for a new cold neutron backscattering spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160802401344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (6), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.78.061403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium dynamics in the zeolite-like lithosilicate RUB-29 and its high-temperature structure after dehydration (Cs14Li42Si72O172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Paulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (1-3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of supercooled water in highly compacted clays studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima González Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Jurányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (41), pp.415102. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silkworm Silk under Tensile Strain Investigated by Synchrotron X-ray Diffraction and Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Kölln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in N -Methylacetamide: Positions and Dynamics of the Hydrogen Atoms Using Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kalceff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (27), pp.7725-7734. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068528z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond molecular relaxations in lipid bilayers studied by high energy-resolution neutron scattering and in situ diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.75.011907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and inelastic neutron scattering study of 1:1 tetramethylpyrazine chloranilic acid complex: temperature, isotope, and pressure effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pietraszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sobczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pawlukojć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (19), pp.194525. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2358347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘neutron window’ of collective excitations in lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 385-386, pp.722-724. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the collective dynamics of lipid membranes with inelastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.1191-1196. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2167979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing dynamics at interfaces: options for neutron and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160600975424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusion in Hydrated Acceptor-Doped Barium Zirconate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Kreuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 972, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-0972-aa01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing-incidence scattering of coherent X-rays from a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.786-794. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0909049505022065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of propylene glycol and its oligomers confined to a single molecular layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juranyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (24), pp.244702. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1943408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in lipid bilayers studied by the neutron backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.061908. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofibrillar Structure and Molecular Mobility in Spider Dragline Silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sapede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (20), pp.8447-8453. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0507995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adsorption and diffusion of water in BaX zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness of supercooled polymer melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.70.051809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Molecular Motions in Lipid Bilayers studied by Neutron Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Highlight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering study of hydrogel surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vorobiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 350 (1-3), pp.E917-E919. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Waves at the Transition from Propagating to Overdamped Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (9), </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.92.096104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.076104. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.076104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup for in situ surface investigations of the liquid/glass transition with (coherent) x rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (9), pp.4033-4040. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1599068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of capillary waves at the glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ocko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (18), </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.65.184207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves in slow motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (7), </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.073409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface dynamics on micro- and nanometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 182 (3-4), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(01)00409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined photoemission and inverse photoemission study of HfS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skibowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Starrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (3), </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Capillary Waves on Liquid Thin Films from Mesoscopic to Atomic Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Schlomka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (17), pp.3470-3473. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.83.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface structure of thin liquid hexane films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248 (1-4), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-4526(98)00245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of short-time dynamics crossing the liquid–liquid phase separation in charge-tuned protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized quasi-elastic neutron spectroscopy accessing molecular structural relaxations in water-ethanol mixtures with and without guest molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarisation Analysed QENS: Modelling and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Jul 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron backscattering spectroscopy as a tool to study energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop - Current Challenges in Materials for Thermal Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in aqueous solutions - recent advances using high-resolution spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quasielastic and Inelastic Neutron Scattering Conference (QENS-WINS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation explored by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent and guest molecule diffusion in supramolecular gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Molecular Spectroscopy Science Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Abingdon, United Kingdom. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quasielastic Neutron Scattering QENS 2016 and Workshop WINS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in aqueous solution in the light of colloid physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNI2014 - German Conference on Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Scale Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in the light of colloid physics - New opportunities with advanced neutron optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Protein Diffusion in Crowded Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Étude des Argiles, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves on water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and neutron surface investigations of highly viscous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Surface X-Ray and Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass surfaces: Freezing of capillary waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The structure and dynamics of the liquid and glassy states: X-ray and complementary methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Spectroscopy: Characterization of Relaxation Modes at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrons, X-rays, and Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.741-766, 2024, 9780443291166. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29116-6.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Methods in the Physical Sciences volume 49; Neutron Scattering - Applications in Biology, Chemistry, and Materials Science; Edited by F. Fernandez-Alonso, D. L. Price</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-134, 2017, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805324-9.00002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of molecule-spanning dynamics in a multi-domain protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Options for Neutron and X-ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Methode der maximalen Entropie in der direkten und inversen Photoemissionsspektroskopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut für Experimentalphysik der Christian–Albrechts–Universität zu Kiel. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neutron optics for high resolution spectroscopy and applications in biologically inspired soft-matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Universite Joseph Fourier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03091169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic and quasielastic neutron scattering data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. SwedNess specialized course in neutron spectroscopy 2021, Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic liquid trough for X-ray reflectivity and grazing incidence scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory X-ray reflectometer for liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId676"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tilo Seydel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tilo-seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9630-1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110494202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAT-8962-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme (1997) et doctorat (2000) en physique, Université de Kiel, Allemagne; habilitation à diriger des recherches (HDR), Université de Grenoble, France (2011); intérêts de recherche actuels en spectroscopie neutronique et biophysique; encadrement de stages étudiants, de projets de recherche de maîtrise, de doctorat et de postdoctorat; Abitur 1990 Dahlmannschule & Bundeswehr 1990/91, Bad Segeberg (Allemagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing drug pharmacokinetics using neutron scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cp03679h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing microscopic and macroscopic diffusion in drug delivery: A study of small drug and protein dynamics in a supramolecular peptide hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Carrascosa-Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Hanafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.139633. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian diffusion within assemblies of the intrinsically disordered protein β-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 123 (11), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2532636123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl group dynamics and conformational flexibility in methacetin revealed by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Mitsutake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svemir Rudić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1360, pp.145589. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2026.145589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyelectrolyte mixing ratio and hydrophobic interactions on dynamics of (HM-)PDMAEMA/PEO-PMAA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chamchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0285727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/linker dynamics facilitates the structural adaptation of the orange carotenoid protein in cyanobacterial photoprotection: a neutron scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Moldenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-026-01204-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-elastic neutron scattering studies on bacterial spores and their hydration water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de la Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhito Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44676-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent X-rays reveal anomalous molecular diffusion and cage effects in crowded protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Filianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dargasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimmi Das Anthuparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10814. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of hydrogen-rich species in light-cured dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.129134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ time-resolved study of the nano- to millisecond structural dynamics during protein crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057672500353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic fluidity and the cold life: proteome stability is decoupled from viability in psychrophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caviglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10345. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of water–ethanol solvent structural relaxation by a bis-urea supramolecular gel and paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Nemkovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful phase space transformation chopper design for neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Diffusion, Dynamic Cluster Formation, and Intermolecular Interactions in Pharmaceutically Relevant Monoclonal Antibody Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mateo-Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roody Nasro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carlotta Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective interactions in protein solutions with and without clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Feustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M.J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.129995. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Short-Time Dynamics Crossing the Liquid–Liquid Phase Separation in Charge-Tuned Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12051-12059. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing self-diffusion on nanosecond time and nanometre length scales with minute kinetic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724003820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onset of Molecule‐Spanning Dynamics in Heat Shock Protein Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202304262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Dynamics of Bacterial Proteome as a Proxy of Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Central Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscentsci.2c01078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structural dynamics in water–ethanol mixtures: Spectroscopy with polarized neutrons simultaneously accessing collective and self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Devonport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (22), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0174448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Determinants for the Viscosity of Concentrated Monoclonal Antibody Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flexibility in coarse-grained models for bovine serum albumin and immunoglobulin G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (8), pp.084112. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of functional enzyme dynamics in quasielastic neutron scattering spectra: The case of phosphoglycerate kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (14), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving molecular diffusion and aggregation of antibody proteins with megahertz X-ray free-electron laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ragulskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Berkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5528. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33154-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Time Transport Properties of Bidisperse Suspensions of Immunoglobulins and Serum Albumins Consistent with a Colloid Physics Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (38), pp.7400-7408. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c02380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Neutron Spectroscopy to Study Picosecond-nanosecond Dynamics of Proteins and Hydration Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale relaxation dynamics and diffusion of myelin basic protein in solution studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0077100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and diffusive dynamics of aspartate α-decarboxylase (ADC) liganded with d -serine in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Raskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Yorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.20336. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP02063G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Fitting and Analysis Frameworks for QENS Spectra of (Soft) Colloid Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina H Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.01004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202227201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikingly Different Roles of SARS-CoV-2 Fusion Peptides Uncovered by Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Batchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (7), pp.2968-2979. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Diffusive Properties of the Intrinsically Disordered Protein Histatin 5 and the Impact of Crowding Thereon: A Combined Neutron Spectroscopy and Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fagerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skepö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c08976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Determines Dynamical Properties and Aggregation Kinetics of Human Insulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey W Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Noferini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (5), pp.886-898. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.07.02.184903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salt controlled tuning of protein clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM00418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge effects on anisotropy of interlayer water and structural OH dynamics in clay minerals probed by high-resolution neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105928. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Dynamics in Nanocrystal Solids Studied with Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesya Yarema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20517-20526. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess-iron driven spin glass phase in Fe 1 + y Te 1 – x Se x *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panpan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingye Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (8), pp.087402. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ac0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics of the director state in frustrated hyperkagome systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.054440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Flexibility of Antibodies Preserved Even in the Dense Phase after Macroscopic Phase Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famke Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering quantification of unfrozen pore water in frozen mud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro Gonzalo Carnero-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 324, pp.111267. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering perspective on the structure, softness and dynamics of the ligand shell of PbS nanocrystals in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanu Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (33), pp.8875-8884. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0sc02636k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of fluorohectorite: Water dynamics and nanocarrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leander Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éverton dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110512. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Internal and Global Diffusive Dynamics During Protein Aggregation by High-Resolution Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Foderà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (15), pp.6299-6304. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the structure and dynamics of bovine serum albumin induced by thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.18507-18517. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01857K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modifying effect of supramolecular gel fibres on the diffusion of paracetamol and ibuprofen sodium on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.10838-10844. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01240H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Dynamics in Membranes Slowed Down by Transmembrane Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ebersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.579388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron spectroscopy on protein solutions employing backscattering with an increased energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 562, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2018.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Protein Dynamics in Real Time during Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7036-7045. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond self-diffusion in ethanol–water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (18), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01982K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmolytes modify protein dynamics and function of tetrameric lactate dehydrogenase upon pressurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (24), pp.12806-12817. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP02310K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasielastic Neutron Scattering Investigation on the Molecular Self-Dynamics of Human Myelin Protein P2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saara Laulumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kursula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (39), pp.8178-8185. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.e7. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033583519000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Short-Time Diffusion in a Naturally Crowded Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.1709-1715. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Tracer Diffusion as a Probe of the Solution Structure and Molecular Mobility of Protein Assemblies: The Case of Ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.8343-8350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two time scales for self and collective diffusion near the critical point in a simple patchy model for proteins with floating bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Habiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lütje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (39), pp.8006-8016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM00599K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rate of solvent diffusion in a prototypical supramolecular gel measured on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (49), pp.6340-6343. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC02962H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Mobility of Aqueous Polyacrylic Acid in Dental Restorative Cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.9904-9915. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b15735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of a Mononucleotide within a Lipid Matrix: A Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreto Misuraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Origin of Cellular Life, 7 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life7010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phosphorylation on a Human-like Osteopontin Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (8), pp.1586-1596. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Interactions and Colloidal Stability of Bovine γ-Globulin in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), pp.5759-5769. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding-Controlled Cluster Size in Concentrated Aqueous Protein Solutions: Structure, Self- and Collective Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.2590-2596. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced long-range ordering in spider silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes in biological membrane mimics revealed by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai K.H. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in glass ionomer cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C.R. Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (4), pp.773-777. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-50287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's peptide amyloid-β, fragment 22–40, perturbs lipid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1444-1451. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02026c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent fractional molecular diffusion in humid spider silk fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Vollrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (122), pp.20160506. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond to nanosecond dynamics provide a source of conformational entropy for protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (31), pp.21527-21538. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Dynamics in Shewanella oneidensis at Ambient and High Pressure using Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Hazael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna G. Simeoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sousai Appavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lateral Diffusion in Catanionic Vesicles during Multilamellar-to-Unilamellar Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.3777-3784. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mobile are protons in the structure of dental glass ionomer cements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Lehnhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron spectroscopy on protein solution samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02005. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical molecular dynamics of bovine serum albumin in concentrated aqueous solution below and above thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.4645-4655. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp04944f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized mean-squared displacement from inelastic fixed window scans of incoherent neutron scattering as a model-free indicator of anomalous diffusion confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02015. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-Induced Universal Slowing Down of the Short-Time Self-Diffusion of a Globular Protein in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (13), pp.2577-2582. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics across the structural transitions at elevated temperatures in Na 0.7 CoO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Månsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gavilano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pomjakushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02008. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous and anisotropic nanoscale diffusion of hydration water molecules in fluid lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Toppozini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Dalgliesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (42), pp.8354-8371. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm01713k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Dynamics of Polyalkylthiophene Conjugated Polymers: A Combined Neutron Scattering and Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Batallán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (22), pp.7652-7661. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic footprint of sequestration in the molecular fluctuations of osteopontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (110), pp.20150506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusivity in the Protic Ionic Liquid Triethylammonium Triflate Probed by Quasielastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Burankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hempelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Fossog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.10643-10651. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b04000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional dynamics in silk: From molecular picosecond subdiffusion to macroscopic long-time relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond lipid dynamics in membranes containing cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Katsaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (15), pp.2600. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm51757h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nano-scale hematite, α-Fe 2 O 3 , studied by time-of-flight inelastic neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ross Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044709. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and Dynamics of γ-Globulin in Crowded Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.7203-7209. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504135z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation in aqueous solution in the presence of multivalent metal ions – a light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soraruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm52447g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of solutions of poly-3-octyl-thiophene and functionalized single wall carbon nanotubes studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 427, pp.129-141. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Time-of-Flight Quantification of Water Desorption Isotherms of Montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (9), pp.5558-5570. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2072815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Incoherent Inelastic Neutron Scattering in Pharmaceutical Analysis: Relaxation Dynamics in Phenacetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.2434-2441. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gerstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly concentrated protein solutions around the denaturing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1628-1633. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06609a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity and diffusion: crowding and salt effects in protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fedunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1404-1419. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06242e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study for using neutron backscattering instruments at reactors in inverted time-of-flight mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 672, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum velocity of a phase-space transformer for cold-neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0021889811013227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased molecular mobility in humid silk fibers under tensile stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (1), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.83.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in crowded solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sztucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (29), pp.11815-11820. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107287108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ballistic motion in fluid lipid bilayers studied by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (18), pp.8358. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05691c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood and Silk: Hierarchically Structured Biomaterials Investigated In Situ With X-Ray and Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions arising for future surface diffusion studies using scattering techniques—the case of benzene diffusion on graphite basal plane surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calvo-Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (30), pp.304014. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/22/30/304014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in crowded electrolyte solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1804 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of subtle dynamic transitions by a combination of neutron scattering, X-ray diffraction and DSC: A case study of the monoclinic l-cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-3), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Relationship between Hydrogen Bonds and Macroscopic Properties in Hybrid Core−Shell γ-Fe 2 O 3 −P(NIPAM-AAS) Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafeiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. López-Cabarcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.7101-7106. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la904452c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Backscattering Instrument Developments at the ILL and SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (1-2), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium diffusion in cryolite at elevated temperatures studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (23-25), pp.1257-1260. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of thin films of alkanes on magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez-Canato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-00950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Studies on Clay Interlayer-Space Highlighting the Effect of the Cation in Confined Water Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jock Churchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.13982-13991. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803274j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in low cross-linked poly(N-isopropylacrylamide) microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. López-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (1-3), pp.149-153. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Silk: Interplay of Deformation on Macroscopic and Molecular Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (4), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.100.048104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase III of solid methane: The orientational potential and rotational tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (3), pp.034503. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2822293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Chain Dynamics of Core−Shell Thermosensitive Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.4739-4745. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma800668t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary spectrometer neutron optics simulations for a new cold neutron backscattering spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160802401344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (6), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.78.061403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium dynamics in the zeolite-like lithosilicate RUB-29 and its high-temperature structure after dehydration (Cs14Li42Si72O172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Paulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (1-3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of supercooled water in highly compacted clays studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima González Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Jurányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (41), pp.415102. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motional Coherence in Fluid Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhuma Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Flenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.101.248106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in N -Methylacetamide: Positions and Dynamics of the Hydrogen Atoms Using Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kalceff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (27), pp.7725-7734. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068528z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond molecular relaxations in lipid bilayers studied by high energy-resolution neutron scattering and in situ diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.75.011907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silkworm Silk under Tensile Strain Investigated by Synchrotron X-ray Diffraction and Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Kölln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the collective dynamics of lipid membranes with inelastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.1191-1196. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2167979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing dynamics at interfaces: options for neutron and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160600975424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusion in Hydrated Acceptor-Doped Barium Zirconate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Kreuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 972, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-0972-aa01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘neutron window’ of collective excitations in lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 385-386, pp.722-724. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and inelastic neutron scattering study of 1:1 tetramethylpyrazine chloranilic acid complex: temperature, isotope, and pressure effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pietraszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sobczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pawlukojć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (19), pp.194525. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2358347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofibrillar Structure and Molecular Mobility in Spider Dragline Silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sapede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (20), pp.8447-8453. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0507995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in lipid bilayers studied by the neutron backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.061908. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adsorption and diffusion of water in BaX zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of propylene glycol and its oligomers confined to a single molecular layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juranyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (24), pp.244702. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1943408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing-incidence scattering of coherent X-rays from a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.786-794. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0909049505022065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Molecular Motions in Lipid Bilayers studied by Neutron Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Highlight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering study of hydrogel surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vorobiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 350 (1-3), pp.E917-E919. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness of supercooled polymer melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.70.051809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Waves at the Transition from Propagating to Overdamped Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (9), </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.92.096104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup for in situ surface investigations of the liquid/glass transition with (coherent) x rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (9), pp.4033-4040. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1599068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.076104. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.076104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of capillary waves at the glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ocko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (18), </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.65.184207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface dynamics on micro- and nanometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 182 (3-4), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(01)00409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined photoemission and inverse photoemission study of HfS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skibowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Starrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (3), </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves in slow motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (7), </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.073409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Capillary Waves on Liquid Thin Films from Mesoscopic to Atomic Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Schlomka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (17), pp.3470-3473. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.83.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface structure of thin liquid hexane films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248 (1-4), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-4526(98)00245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of short-time dynamics crossing the liquid–liquid phase separation in charge-tuned protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized quasi-elastic neutron spectroscopy accessing molecular structural relaxations in water-ethanol mixtures with and without guest molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarisation Analysed QENS: Modelling and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Jul 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron backscattering spectroscopy as a tool to study energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop - Current Challenges in Materials for Thermal Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in aqueous solutions - recent advances using high-resolution spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quasielastic and Inelastic Neutron Scattering Conference (QENS-WINS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation explored by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent and guest molecule diffusion in supramolecular gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Molecular Spectroscopy Science Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Abingdon, United Kingdom. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quasielastic Neutron Scattering QENS 2016 and Workshop WINS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in the light of colloid physics - New opportunities with advanced neutron optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in aqueous solution in the light of colloid physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNI2014 - German Conference on Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Scale Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Protein Diffusion in Crowded Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Étude des Argiles, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves on water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and neutron surface investigations of highly viscous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Surface X-Ray and Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass surfaces: Freezing of capillary waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The structure and dynamics of the liquid and glassy states: X-ray and complementary methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Spectroscopy: Characterization of Relaxation Modes at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrons, X-rays, and Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.741-766, 2024, 9780443291166. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29116-6.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Methods in the Physical Sciences volume 49; Neutron Scattering - Applications in Biology, Chemistry, and Materials Science; Edited by F. Fernandez-Alonso, D. L. Price</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-134, 2017, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805324-9.00002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of molecule-spanning dynamics in a multi-domain protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Options for Neutron and X-ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Methode der maximalen Entropie in der direkten und inversen Photoemissionsspektroskopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut für Experimentalphysik der Christian–Albrechts–Universität zu Kiel. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neutron optics for high resolution spectroscopy and applications in biologically inspired soft-matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Universite Joseph Fourier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03091169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic and quasielastic neutron scattering data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. SwedNess specialized course in neutron spectroscopy 2021, Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic liquid trough for X-ray reflectivity and grazing incidence scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory X-ray reflectometer for liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CA2C8F"/>
+    <w:nsid w:val="FEA71352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilo-seydel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110494202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAT-8962-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chamchoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czakkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Moldenhauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Schmitt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-026-01204-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Morbidini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carrascosa-Tejedor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hanafy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sarter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista de Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a-Sakai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03679h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552700v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mi&#241;arro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chakraborty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grundel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mosca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2532636123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E.M. Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boldyreva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zakharov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Mitsutake" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svemir Rudi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145589" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Sohmen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Buchholz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672500353X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Girelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Filianina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dargasz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimmi Das Anthuparambil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66972-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422114v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pieper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.F. Telling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caviglia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65270-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemkovskiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Nilsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245330" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mateo-Mi&#241;arro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roody Nasro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlotta Grundel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Roosen-Runge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zeller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724003820" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajun Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feustel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.A. Skoda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.J. Jacobs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129995" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Jalarvo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matsarskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02533" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Frank" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304262" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Bari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.2c01078" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Devonport" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174448" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pounot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Colin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00440" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hirschmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hender Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schreiber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132493" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782881v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Reiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ragulskaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Das" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Berkowicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33154-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769971v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63664" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano da Vela" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c02380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Raskar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niebling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02063G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina H Jalarvo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227201004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Batchu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09856" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fagerberg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lenton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skep&#246;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c08976" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523802v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jansen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Yarema" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Braun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena B&#252;hl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00418B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Grime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zamponi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noferini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.02.184903" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105928" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Liu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingye Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac0695" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346684v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Florea" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lefmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Petrenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054440" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke B&#228;uerle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Maier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00555" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouazza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Gonzalo Carnero-Guzman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aldridge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111267" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01240H" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025184v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ebersberger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schindler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kirsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Pluhackova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schambony" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.579388" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947747v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chaaban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Foder&#224;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01530" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Lushchekina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Inidjel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet-Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121664" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Michels" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton dos Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Berg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110512" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Maiti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02636k" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930712v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024929v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01857K" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00345" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915836v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583519000027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915901v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00858" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518427v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01982K" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Al-Ayoubi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hendrik Schummel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0848" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.11.058" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02310K" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518432v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Laulumaa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kursula" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Benetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Telling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehong Yu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15735" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04349" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;tje" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirschmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosen-Runge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00599K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foster" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bewley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02962H" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura da Silva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7010002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Skoda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b03510" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00658" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Patil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Greving" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#228;mmel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15384-8" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lautner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai K.H. Barth" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lohstroh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112787v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krasnov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Blankenburg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0506" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165091v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barrett" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Trapp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02026c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165089v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04146a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165094v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobsen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.R. Momsen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Benetti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.F. Telling" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50287-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna G. Simeoni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18862" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165093v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Sakai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orecchini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02997" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042716" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162918v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hennig" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01073" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacobsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Lehnhoff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Momsen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Okhrimenko" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08972" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04944f" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154409v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#229;nsson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gavilano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mena" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pomjakushina" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302008" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162917v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppozini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Bewley" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Dalgliesh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Perring" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01713k" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165084v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guilbert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Urbina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Abad" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#237;az-Paniagua" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Batall&#225;n" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010437v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylander" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rtlein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165081v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Burankova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hempelmann" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Fossog" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04000" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153937v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soraruf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52447g" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153939v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Armstrong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;ussler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katsaras" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51757h" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jensen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862235" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154404v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504135z" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153936v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abad" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.06.016" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153926v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2072815" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153934v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp2006032" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153924v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zorn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06609a" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153922v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heinen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fedunov&#225;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06242e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153928v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.081" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-027B904N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889811013227" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLTQ7ZSZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149906v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Knoll" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dicko" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koza" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.016104" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026865v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennig" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107287108" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149903v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trapp" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05691c" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153919v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ogurreck" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pazera" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000347" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149896v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Mamontov" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Van Eijck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6091" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149901v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/30/304014" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149899v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fischer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.02.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149890v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.07.003" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149900v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Retama" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafeiropoulos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904452c" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.07.005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149883v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanaa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Canato" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00950-7" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129385v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuma Das" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Br&#252;ning" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.101.248106" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149878v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio Retama" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamm" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Barbero" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800668t" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149879v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jock Churchman" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803274j" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6MR0B0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129401v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Barbero" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.009" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLCL2L4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129388v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Diddens" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Helms" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.048104" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129386v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H&#252;ller" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prager" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Press" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822293" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119263v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bordallo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160802401344" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129384v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wiegart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Struth" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.061403" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129390v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Hyun Park" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parise" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Franke" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Paulmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.03.040" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149881v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gonz&#225;lez S&#225;nchez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van Loon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/41/415102" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127995v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas K&#246;lln" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0624189" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127999v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Argyriou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barth&#232;s" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kalceff" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068528z" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8TZ4VMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125923v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.75.011907" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125919v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prager" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pietraszko" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobczyk" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlukoj&#263;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grech" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358347" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125921v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.029" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQHJZ27Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125914v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2167979" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125917v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160600975424" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125913v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilmer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Kreuer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-0972-aa01-04" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124661v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Tolan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#252;bel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049505022065" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KV4HF8B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124653v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swenson" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engberg" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howells" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juranyi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1943408" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122956v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel C. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061908" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124658v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapede" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forsyth" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0507995" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013516v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;thivier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.012" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124648v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimasi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.70.051809" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122957v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122109v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Struth" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vorobiev" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seydel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiegart" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Major" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.237" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXKCS4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119262v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.92.096104" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104999v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sprung" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1599068" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122053v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seeck" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.184207" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104908v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.073409" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122047v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(01)00409-3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N2XV33-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104904v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traving" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kipp" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skibowski" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starrost" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035107" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119341v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doerr" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prange" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schlomka" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.83.3470" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119265v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Doerr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tolan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Press" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(98)00245-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PN90FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395507v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395490v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899366v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120802v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774115v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104412v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126565v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119347v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774112v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112509v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119125v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112533v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762410v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905257v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29116-6.00002-3" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091744v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805324-9.00002-9" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899376v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hermann" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122958v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494507v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03091169v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842803v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057009v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935425v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilo-seydel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110494202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAT-8962-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sarter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista de Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a-Sakai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03679h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Morbidini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carrascosa-Tejedor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czakkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hanafy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mi&#241;arro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grundel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mosca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2532636123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E.M. Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boldyreva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zakharov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Mitsutake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svemir Rudi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chamchoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Moldenhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-026-01204-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Girelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Filianina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dargasz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimmi Das Anthuparambil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66972-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pieper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.F. Telling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Sohmen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Buchholz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672500353X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caviglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65270-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemkovskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Nilsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mateo-Mi&#241;arro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roody Nasro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlotta Grundel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajun Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feustel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.A. Skoda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.J. Jacobs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Roosen-Runge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Jalarvo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matsarskaia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zeller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724003820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Bari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.2c01078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Devonport" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pounot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hirschmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hender Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schreiber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Reiser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ragulskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Das" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Berkowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33154-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano da Vela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c02380" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Raskar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niebling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02063G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina H Jalarvo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227201004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Batchu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fagerberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lenton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skep&#246;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c08976" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Grime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zamponi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noferini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.02.184903" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena B&#252;hl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00418B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105928" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Yarema" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wood" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingye Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Florea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lefmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Petrenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke B&#228;uerle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Maier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Gonzalo Carnero-Guzman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aldridge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Maiti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02636k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Michels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton dos Santos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Berg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chaaban" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Foder&#224;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Lushchekina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Inidjel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet-Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121664" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01857K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01240H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ebersberger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schindler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kirsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Pluhackova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schambony" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.579388" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.11.058" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296325v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0848" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00858" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01982K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Al-Ayoubi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hendrik Schummel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518429v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02310K" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Laulumaa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kursula" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583519000027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00345" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04349" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;tje" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirschmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosen-Runge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00599K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foster" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bewley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02962H" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Benetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Telling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehong Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15735" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7010002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Skoda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b03510" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00658" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Patil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Greving" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#228;mmel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15384-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lautner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai K.H. Barth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lohstroh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165094v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobsen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.R. Momsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Benetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.F. Telling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50287-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165091v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barrett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Trapp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02026c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krasnov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Blankenburg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0506" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165089v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04146a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331143v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna G. Simeoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18862" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165093v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Sakai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orecchini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02997" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162921v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacobsen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Lehnhoff" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Momsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Okhrimenko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08972" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154406v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hennig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04944f" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162925v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01073" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#229;nsson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gavilano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mena" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pomjakushina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302008" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162917v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppozini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Bewley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Dalgliesh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Perring" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01713k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165084v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guilbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Urbina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Abad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#237;az-Paniagua" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Batall&#225;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylander" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rtlein" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165081v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Burankova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hempelmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Fossog" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04000" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042716" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Armstrong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;ussler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katsaras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51757h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154403v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jensen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862235" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154404v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504135z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soraruf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52447g" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153936v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.06.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153926v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2072815" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153934v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp2006032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zorn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06609a" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heinen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fedunov&#225;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06242e" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153928v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.081" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-027B904N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889811013227" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLTQ7ZSZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149906v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Knoll" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dicko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koza" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.016104" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennig" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107287108" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149903v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trapp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05691c" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153919v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ogurreck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pazera" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000347" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149901v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/30/304014" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149890v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.07.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149899v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fischer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.02.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Retama" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafeiropoulos" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904452c" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149896v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Mamontov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Van Eijck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6091" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.07.005" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanaa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Canato" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00950-7" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149879v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jock Churchman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803274j" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6MR0B0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Barbero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLCL2L4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129388v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Diddens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Helms" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.048104" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129386v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H&#252;ller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prager" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Press" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822293" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio Retama" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Barbero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800668t" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119263v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bordallo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160802401344" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129384v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wiegart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Struth" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.061403" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129390v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Hyun Park" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parise" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Franke" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Paulmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.03.040" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149881v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gonz&#225;lez S&#225;nchez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van Loon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/41/415102" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129385v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuma Das" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Br&#252;ning" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.101.248106" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127999v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Argyriou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barth&#232;s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kalceff" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068528z" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8TZ4VMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125923v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.75.011907" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127995v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas K&#246;lln" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0624189" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125914v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2167979" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125917v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160600975424" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125913v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilmer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Kreuer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-0972-aa01-04" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125921v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.029" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQHJZ27Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125919v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prager" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pietraszko" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobczyk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlukoj&#263;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358347" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124658v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapede" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forsyth" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0507995" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel C. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061908" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013516v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;thivier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124653v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swenson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engberg" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howells" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juranyi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1943408" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124661v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Tolan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#252;bel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049505022065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KV4HF8B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122957v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122109v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Struth" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vorobiev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seydel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiegart" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Major" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.237" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXKCS4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124648v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimasi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.70.051809" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119262v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.92.096104" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104999v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sprung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1599068" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122053v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.184207" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(01)00409-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N2XV33-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104904v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traving" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kipp" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skibowski" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starrost" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035107" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104908v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.073409" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119341v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doerr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prange" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schlomka" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.83.3470" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119265v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Doerr" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tolan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Press" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(98)00245-2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PN90FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395507v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395490v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899366v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120802v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774115v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126565v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774112v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119347v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112509v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119125v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112533v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762410v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905257v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29116-6.00002-3" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091744v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805324-9.00002-9" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899376v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hermann" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122958v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494507v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03091169v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842803v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057009v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935425v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>