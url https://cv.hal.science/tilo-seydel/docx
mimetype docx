--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tilo Seydel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tilo-seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9630-1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110494202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAT-8962-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme (1997) et doctorat (2000) en physique, Université de Kiel, Allemagne; habilitation à diriger des recherches (HDR), Université de Grenoble, France (2011); intérêts de recherche actuels en spectroscopie neutronique et biophysique; encadrement de stages étudiants, de projets de recherche de maîtrise, de doctorat et de postdoctorat; Abitur 1990 Dahlmannschule & Bundeswehr 1990/91, Bad Segeberg (Allemagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing drug pharmacokinetics using neutron scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cp03679h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing microscopic and macroscopic diffusion in drug delivery: A study of small drug and protein dynamics in a supramolecular peptide hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Carrascosa-Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Hanafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.139633. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian diffusion within assemblies of the intrinsically disordered protein β-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 123 (11), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2532636123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl group dynamics and conformational flexibility in methacetin revealed by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Mitsutake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svemir Rudić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1360, pp.145589. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2026.145589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyelectrolyte mixing ratio and hydrophobic interactions on dynamics of (HM-)PDMAEMA/PEO-PMAA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chamchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0285727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/linker dynamics facilitates the structural adaptation of the orange carotenoid protein in cyanobacterial photoprotection: a neutron scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Moldenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-026-01204-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-elastic neutron scattering studies on bacterial spores and their hydration water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de la Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhito Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44676-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent X-rays reveal anomalous molecular diffusion and cage effects in crowded protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Filianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dargasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimmi Das Anthuparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10814. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of hydrogen-rich species in light-cured dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.129134. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ time-resolved study of the nano- to millisecond structural dynamics during protein crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057672500353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic fluidity and the cold life: proteome stability is decoupled from viability in psychrophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caviglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10345. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of water–ethanol solvent structural relaxation by a bis-urea supramolecular gel and paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Nemkovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful phase space transformation chopper design for neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Diffusion, Dynamic Cluster Formation, and Intermolecular Interactions in Pharmaceutically Relevant Monoclonal Antibody Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mateo-Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roody Nasro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carlotta Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective interactions in protein solutions with and without clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Feustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M.J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.129995. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Short-Time Dynamics Crossing the Liquid–Liquid Phase Separation in Charge-Tuned Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12051-12059. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing self-diffusion on nanosecond time and nanometre length scales with minute kinetic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724003820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onset of Molecule‐Spanning Dynamics in Heat Shock Protein Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202304262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Dynamics of Bacterial Proteome as a Proxy of Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Central Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscentsci.2c01078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structural dynamics in water–ethanol mixtures: Spectroscopy with polarized neutrons simultaneously accessing collective and self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Devonport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (22), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0174448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Determinants for the Viscosity of Concentrated Monoclonal Antibody Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flexibility in coarse-grained models for bovine serum albumin and immunoglobulin G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (8), pp.084112. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of functional enzyme dynamics in quasielastic neutron scattering spectra: The case of phosphoglycerate kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (14), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving molecular diffusion and aggregation of antibody proteins with megahertz X-ray free-electron laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ragulskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Berkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5528. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33154-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Time Transport Properties of Bidisperse Suspensions of Immunoglobulins and Serum Albumins Consistent with a Colloid Physics Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (38), pp.7400-7408. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c02380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Neutron Spectroscopy to Study Picosecond-nanosecond Dynamics of Proteins and Hydration Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale relaxation dynamics and diffusion of myelin basic protein in solution studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0077100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and diffusive dynamics of aspartate α-decarboxylase (ADC) liganded with d -serine in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Raskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Yorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.20336. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP02063G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Fitting and Analysis Frameworks for QENS Spectra of (Soft) Colloid Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina H Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.01004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202227201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikingly Different Roles of SARS-CoV-2 Fusion Peptides Uncovered by Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Batchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (7), pp.2968-2979. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Diffusive Properties of the Intrinsically Disordered Protein Histatin 5 and the Impact of Crowding Thereon: A Combined Neutron Spectroscopy and Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fagerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skepö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c08976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Determines Dynamical Properties and Aggregation Kinetics of Human Insulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey W Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Noferini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (5), pp.886-898. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.07.02.184903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salt controlled tuning of protein clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM00418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge effects on anisotropy of interlayer water and structural OH dynamics in clay minerals probed by high-resolution neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105928. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Dynamics in Nanocrystal Solids Studied with Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesya Yarema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20517-20526. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess-iron driven spin glass phase in Fe 1 + y Te 1 – x Se x *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panpan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingye Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (8), pp.087402. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ac0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics of the director state in frustrated hyperkagome systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.054440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Flexibility of Antibodies Preserved Even in the Dense Phase after Macroscopic Phase Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famke Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering quantification of unfrozen pore water in frozen mud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro Gonzalo Carnero-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 324, pp.111267. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering perspective on the structure, softness and dynamics of the ligand shell of PbS nanocrystals in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanu Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (33), pp.8875-8884. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0sc02636k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of fluorohectorite: Water dynamics and nanocarrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leander Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éverton dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110512. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Internal and Global Diffusive Dynamics During Protein Aggregation by High-Resolution Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Foderà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (15), pp.6299-6304. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the structure and dynamics of bovine serum albumin induced by thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.18507-18517. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01857K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modifying effect of supramolecular gel fibres on the diffusion of paracetamol and ibuprofen sodium on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.10838-10844. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01240H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Dynamics in Membranes Slowed Down by Transmembrane Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ebersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.579388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron spectroscopy on protein solutions employing backscattering with an increased energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 562, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2018.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Protein Dynamics in Real Time during Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7036-7045. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond self-diffusion in ethanol–water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (18), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01982K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmolytes modify protein dynamics and function of tetrameric lactate dehydrogenase upon pressurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (24), pp.12806-12817. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP02310K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasielastic Neutron Scattering Investigation on the Molecular Self-Dynamics of Human Myelin Protein P2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saara Laulumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kursula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (39), pp.8178-8185. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.e7. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033583519000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Short-Time Diffusion in a Naturally Crowded Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.1709-1715. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Tracer Diffusion as a Probe of the Solution Structure and Molecular Mobility of Protein Assemblies: The Case of Ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.8343-8350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two time scales for self and collective diffusion near the critical point in a simple patchy model for proteins with floating bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Habiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lütje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (39), pp.8006-8016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM00599K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rate of solvent diffusion in a prototypical supramolecular gel measured on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (49), pp.6340-6343. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC02962H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Mobility of Aqueous Polyacrylic Acid in Dental Restorative Cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.9904-9915. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b15735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of a Mononucleotide within a Lipid Matrix: A Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreto Misuraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Origin of Cellular Life, 7 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life7010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phosphorylation on a Human-like Osteopontin Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (8), pp.1586-1596. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Interactions and Colloidal Stability of Bovine γ-Globulin in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), pp.5759-5769. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding-Controlled Cluster Size in Concentrated Aqueous Protein Solutions: Structure, Self- and Collective Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.2590-2596. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced long-range ordering in spider silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes in biological membrane mimics revealed by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai K.H. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in glass ionomer cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C.R. Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (4), pp.773-777. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-50287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's peptide amyloid-β, fragment 22–40, perturbs lipid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1444-1451. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02026c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent fractional molecular diffusion in humid spider silk fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Vollrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (122), pp.20160506. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond to nanosecond dynamics provide a source of conformational entropy for protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (31), pp.21527-21538. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Dynamics in Shewanella oneidensis at Ambient and High Pressure using Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Hazael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna G. Simeoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sousai Appavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lateral Diffusion in Catanionic Vesicles during Multilamellar-to-Unilamellar Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.3777-3784. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mobile are protons in the structure of dental glass ionomer cements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Lehnhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron spectroscopy on protein solution samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02005. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical molecular dynamics of bovine serum albumin in concentrated aqueous solution below and above thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.4645-4655. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp04944f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized mean-squared displacement from inelastic fixed window scans of incoherent neutron scattering as a model-free indicator of anomalous diffusion confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02015. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-Induced Universal Slowing Down of the Short-Time Self-Diffusion of a Globular Protein in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (13), pp.2577-2582. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics across the structural transitions at elevated temperatures in Na 0.7 CoO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Månsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gavilano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pomjakushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02008. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous and anisotropic nanoscale diffusion of hydration water molecules in fluid lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Toppozini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Dalgliesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (42), pp.8354-8371. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm01713k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Dynamics of Polyalkylthiophene Conjugated Polymers: A Combined Neutron Scattering and Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Batallán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (22), pp.7652-7661. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic footprint of sequestration in the molecular fluctuations of osteopontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (110), pp.20150506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusivity in the Protic Ionic Liquid Triethylammonium Triflate Probed by Quasielastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Burankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hempelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Fossog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.10643-10651. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b04000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional dynamics in silk: From molecular picosecond subdiffusion to macroscopic long-time relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond lipid dynamics in membranes containing cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Katsaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (15), pp.2600. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm51757h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nano-scale hematite, α-Fe 2 O 3 , studied by time-of-flight inelastic neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ross Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044709. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and Dynamics of γ-Globulin in Crowded Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.7203-7209. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504135z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation in aqueous solution in the presence of multivalent metal ions – a light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soraruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm52447g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of solutions of poly-3-octyl-thiophene and functionalized single wall carbon nanotubes studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 427, pp.129-141. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Time-of-Flight Quantification of Water Desorption Isotherms of Montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (9), pp.5558-5570. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2072815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Incoherent Inelastic Neutron Scattering in Pharmaceutical Analysis: Relaxation Dynamics in Phenacetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.2434-2441. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gerstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly concentrated protein solutions around the denaturing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1628-1633. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06609a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity and diffusion: crowding and salt effects in protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fedunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1404-1419. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06242e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study for using neutron backscattering instruments at reactors in inverted time-of-flight mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 672, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum velocity of a phase-space transformer for cold-neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0021889811013227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased molecular mobility in humid silk fibers under tensile stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (1), </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.83.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in crowded solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sztucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (29), pp.11815-11820. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107287108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ballistic motion in fluid lipid bilayers studied by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (18), pp.8358. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05691c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood and Silk: Hierarchically Structured Biomaterials Investigated In Situ With X-Ray and Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions arising for future surface diffusion studies using scattering techniques—the case of benzene diffusion on graphite basal plane surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calvo-Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (30), pp.304014. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/22/30/304014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in crowded electrolyte solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1804 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of subtle dynamic transitions by a combination of neutron scattering, X-ray diffraction and DSC: A case study of the monoclinic l-cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-3), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Relationship between Hydrogen Bonds and Macroscopic Properties in Hybrid Core−Shell γ-Fe 2 O 3 −P(NIPAM-AAS) Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafeiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. López-Cabarcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.7101-7106. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la904452c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Backscattering Instrument Developments at the ILL and SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (1-2), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium diffusion in cryolite at elevated temperatures studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (23-25), pp.1257-1260. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of thin films of alkanes on magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez-Canato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-00950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Studies on Clay Interlayer-Space Highlighting the Effect of the Cation in Confined Water Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jock Churchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.13982-13991. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803274j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in low cross-linked poly(N-isopropylacrylamide) microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. López-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (1-3), pp.149-153. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Silk: Interplay of Deformation on Macroscopic and Molecular Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (4), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.100.048104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase III of solid methane: The orientational potential and rotational tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (3), pp.034503. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2822293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Chain Dynamics of Core−Shell Thermosensitive Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.4739-4745. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma800668t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary spectrometer neutron optics simulations for a new cold neutron backscattering spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160802401344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (6), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.78.061403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium dynamics in the zeolite-like lithosilicate RUB-29 and its high-temperature structure after dehydration (Cs14Li42Si72O172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Paulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (1-3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of supercooled water in highly compacted clays studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima González Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Jurányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (41), pp.415102. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motional Coherence in Fluid Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhuma Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Flenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.101.248106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in N -Methylacetamide: Positions and Dynamics of the Hydrogen Atoms Using Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kalceff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (27), pp.7725-7734. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068528z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond molecular relaxations in lipid bilayers studied by high energy-resolution neutron scattering and in situ diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.75.011907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silkworm Silk under Tensile Strain Investigated by Synchrotron X-ray Diffraction and Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Kölln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the collective dynamics of lipid membranes with inelastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.1191-1196. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2167979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing dynamics at interfaces: options for neutron and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160600975424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusion in Hydrated Acceptor-Doped Barium Zirconate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Kreuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 972, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-0972-aa01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘neutron window’ of collective excitations in lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 385-386, pp.722-724. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and inelastic neutron scattering study of 1:1 tetramethylpyrazine chloranilic acid complex: temperature, isotope, and pressure effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pietraszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sobczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pawlukojć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (19), pp.194525. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2358347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofibrillar Structure and Molecular Mobility in Spider Dragline Silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sapede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (20), pp.8447-8453. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0507995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in lipid bilayers studied by the neutron backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.061908. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adsorption and diffusion of water in BaX zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of propylene glycol and its oligomers confined to a single molecular layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juranyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (24), pp.244702. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1943408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing-incidence scattering of coherent X-rays from a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.786-794. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0909049505022065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Molecular Motions in Lipid Bilayers studied by Neutron Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Highlight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering study of hydrogel surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vorobiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 350 (1-3), pp.E917-E919. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness of supercooled polymer melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.70.051809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Waves at the Transition from Propagating to Overdamped Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (9), </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.92.096104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup for in situ surface investigations of the liquid/glass transition with (coherent) x rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (9), pp.4033-4040. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1599068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.076104. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.076104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of capillary waves at the glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ocko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (18), </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.65.184207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface dynamics on micro- and nanometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 182 (3-4), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(01)00409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined photoemission and inverse photoemission study of HfS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skibowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Starrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (3), </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves in slow motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (7), </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.073409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Capillary Waves on Liquid Thin Films from Mesoscopic to Atomic Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Schlomka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (17), pp.3470-3473. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.83.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface structure of thin liquid hexane films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248 (1-4), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-4526(98)00245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of short-time dynamics crossing the liquid–liquid phase separation in charge-tuned protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized quasi-elastic neutron spectroscopy accessing molecular structural relaxations in water-ethanol mixtures with and without guest molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarisation Analysed QENS: Modelling and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Jul 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron backscattering spectroscopy as a tool to study energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop - Current Challenges in Materials for Thermal Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in aqueous solutions - recent advances using high-resolution spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quasielastic and Inelastic Neutron Scattering Conference (QENS-WINS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation explored by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent and guest molecule diffusion in supramolecular gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Molecular Spectroscopy Science Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Abingdon, United Kingdom. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quasielastic Neutron Scattering QENS 2016 and Workshop WINS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in the light of colloid physics - New opportunities with advanced neutron optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in aqueous solution in the light of colloid physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNI2014 - German Conference on Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Scale Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Protein Diffusion in Crowded Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Étude des Argiles, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves on water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and neutron surface investigations of highly viscous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Surface X-Ray and Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass surfaces: Freezing of capillary waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The structure and dynamics of the liquid and glassy states: X-ray and complementary methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Spectroscopy: Characterization of Relaxation Modes at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrons, X-rays, and Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.741-766, 2024, 9780443291166. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29116-6.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Methods in the Physical Sciences volume 49; Neutron Scattering - Applications in Biology, Chemistry, and Materials Science; Edited by F. Fernandez-Alonso, D. L. Price</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-134, 2017, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805324-9.00002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of molecule-spanning dynamics in a multi-domain protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Options for Neutron and X-ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Methode der maximalen Entropie in der direkten und inversen Photoemissionsspektroskopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut für Experimentalphysik der Christian–Albrechts–Universität zu Kiel. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neutron optics for high resolution spectroscopy and applications in biologically inspired soft-matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Universite Joseph Fourier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03091169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic and quasielastic neutron scattering data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. SwedNess specialized course in neutron spectroscopy 2021, Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic liquid trough for X-ray reflectivity and grazing incidence scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory X-ray reflectometer for liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tilo Seydel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tilo-seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9630-1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110494202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AAT-8962-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme (1997) et doctorat (2000) en physique, Université de Kiel, Allemagne; habilitation à diriger des recherches (HDR), Université de Grenoble, France (2011); intérêts de recherche actuels en spectroscopie neutronique et biophysique; encadrement de stages étudiants, de projets de recherche de maîtrise, de doctorat et de postdoctorat; Abitur 1990 Dahlmannschule & Bundeswehr 1990/91, Bad Segeberg (Allemagne).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing drug pharmacokinetics using neutron scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sarter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5cp03679h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing microscopic and macroscopic diffusion in drug delivery: A study of small drug and protein dynamics in a supramolecular peptide hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Carrascosa-Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belal Hanafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 707, pp.139633. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2025.139633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Fickian diffusion within assemblies of the intrinsically disordered protein β-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 123 (11), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2532636123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl group dynamics and conformational flexibility in methacetin revealed by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose E.M. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Mitsutake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svemir Rudić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1360, pp.145589. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2026.145589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-elastic neutron scattering studies on bacterial spores and their hydration water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de la Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhito Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44676-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyelectrolyte mixing ratio and hydrophobic interactions on dynamics of (HM-)PDMAEMA/PEO-PMAA complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chamchoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0285727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/linker dynamics facilitates the structural adaptation of the orange carotenoid protein in cyanobacterial photoprotection: a neutron scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Moldenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 164 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-026-01204-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of hydrogen-rich species in light-cured dental materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Pieper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 339, pp.129134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent X-rays reveal anomalous molecular diffusion and cage effects in crowded protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maddalena Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Filianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dargasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimmi Das Anthuparambil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10814. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66972-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ time-resolved study of the nano- to millisecond structural dynamics during protein crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Buchholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S160057672500353X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic fluidity and the cold life: proteome stability is decoupled from viability in psychrophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Caviglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.10345. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-65270-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of water–ethanol solvent structural relaxation by a bis-urea supramolecular gel and paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Nemkovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (11), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A successful phase space transformation chopper design for neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96 (4), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Diffusion, Dynamic Cluster Formation, and Intermolecular Interactions in Pharmaceutically Relevant Monoclonal Antibody Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mateo-Miñarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roody Nasro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Carlotta Grundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.5c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective interactions in protein solutions with and without clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Feustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M.J. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.129995. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2024.129995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Short-Time Dynamics Crossing the Liquid–Liquid Phase Separation in Charge-Tuned Protein Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12051-12059. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing self-diffusion on nanosecond time and nanometre length scales with minute kinetic resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (4), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600576724003820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Onset of Molecule‐Spanning Dynamics in Heat Shock Protein Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202304262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusive Dynamics of Bacterial Proteome as a Proxy of Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Di Bari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Timr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Central Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscentsci.2c01078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular structural dynamics in water–ethanol mixtures: Spectroscopy with polarized neutrons simultaneously accessing collective and self-diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Morbidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Devonport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gøran Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (22), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0174448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical Determinants for the Viscosity of Concentrated Monoclonal Antibody Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.3c00440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flexibility in coarse-grained models for bovine serum albumin and immunoglobulin G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 158 (8), pp.084112. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0132493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of functional enzyme dynamics in quasielastic neutron scattering spectra: The case of phosphoglycerate kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (14), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0166124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving molecular diffusion and aggregation of antibody proteins with megahertz X-ray free-electron laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Ragulskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Berkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.5528. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-33154-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Time Transport Properties of Bidisperse Suspensions of Immunoglobulins and Serum Albumins Consistent with a Colloid Physics Picture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (38), pp.7400-7408. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c02380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Neutron Spectroscopy to Study Picosecond-nanosecond Dynamics of Proteins and Hydration Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/63664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale relaxation dynamics and diffusion of myelin basic protein in solution studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luman Haris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 156 (2), pp.025102. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0077100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and diffusive dynamics of aspartate α-decarboxylase (ADC) liganded with d -serine in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Raskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niebling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briony Yorke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.20336. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP02063G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Fitting and Analysis Frameworks for QENS Spectra of (Soft) Colloid Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina H Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.01004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202227201004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikingly Different Roles of SARS-CoV-2 Fusion Peptides Uncovered by Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Batchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (7), pp.2968-2979. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c09856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Diffusive Properties of the Intrinsically Disordered Protein Histatin 5 and the Impact of Crowding Thereon: A Combined Neutron Spectroscopy and Molecular Dynamics Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fagerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Skepö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (4), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c08976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer charge effects on anisotropy of interlayer water and structural OH dynamics in clay minerals probed by high-resolution neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.105928. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2020.105928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and salt controlled tuning of protein clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1SM00418B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Determines Dynamical Properties and Aggregation Kinetics of Human Insulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey W Grime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Noferini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 120 (5), pp.886-898. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.07.02.184903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Dynamics in Nanocrystal Solids Studied with Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olesya Yarema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.20517-20526. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.1c09073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess-iron driven spin glass phase in Fe 1 + y Te 1 – x Se x *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panpan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingye Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (8), pp.087402. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1674-1056/ac0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin dynamics of the director state in frustrated hyperkagome systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Lhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Lefmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg A. Petrenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.054440. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.104.054440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Flexibility of Antibodies Preserved Even in the Dense Phase after Macroscopic Phase Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Girelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famke Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.1c00555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron scattering quantification of unfrozen pore water in frozen mud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Bouazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro Gonzalo Carnero-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 324, pp.111267. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characterisation of fluorohectorite: Water dynamics and nanocarrier properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leander Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éverton dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110512. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering perspective on the structure, softness and dynamics of the ligand shell of PbS nanocrystals in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santanu Maiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (33), pp.8875-8884. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0sc02636k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Internal and Global Diffusive Dynamics During Protein Aggregation by High-Resolution Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Pounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vito Foderà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Schirò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (15), pp.6299-6304. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sucrose as Osmolyte on Molecular Dynamics of Mouse Acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Lushchekina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Inidjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Trovaslet-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1664. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the structure and dynamics of bovine serum albumin induced by thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Bühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.18507-18517. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01857K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Dynamics in Membranes Slowed Down by Transmembrane Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ebersberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Schambony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.579388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modifying effect of supramolecular gel fibres on the diffusion of paracetamol and ibuprofen sodium on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.10838-10844. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP01240H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron spectroscopy on protein solutions employing backscattering with an increased energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 562, pp.31-35. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2018.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following Protein Dynamics in Real Time during Crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matsarskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (12), pp.7036-7045. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond self-diffusion in ethanol–water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Edkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (18), pp.9547-9552. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01982K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a family of cyan fluorescent proteins probed by incoherent neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym Golub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (152), pp.20180848. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2018.0848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmolytes modify protein dynamics and function of tetrameric lactate dehydrogenase upon pressurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Al-Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hendrik Schummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (24), pp.12806-12817. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP02310K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasielastic Neutron Scattering Investigation on the Molecular Self-Dynamics of Human Myelin Protein P2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saara Laulumaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Kursula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (39), pp.8178-8185. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b05320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Reviews of Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.e7. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033583519000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Short-Time Diffusion in a Naturally Crowded Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hender Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.1709-1715. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond Tracer Diffusion as a Probe of the Solution Structure and Molecular Mobility of Protein Assemblies: The Case of Ovalbumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (35), pp.8343-8350. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two time scales for self and collective diffusion near the critical point in a simple patchy model for proteins with floating bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Habiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lütje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hirschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (39), pp.8006-8016. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SM00599K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rate of solvent diffusion in a prototypical supramolecular gel measured on the picosecond timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Edkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (49), pp.6340-6343. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CC02962H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Mobility of Aqueous Polyacrylic Acid in Dental Restorative Cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcella Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.9904-9915. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b15735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Interactions and Colloidal Stability of Bovine γ-Globulin in Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano da Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (23), pp.5759-5769. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b03510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowding-Controlled Cluster Size in Concentrated Aqueous Protein Solutions: Structure, Self- and Collective Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Czakkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (12), pp.2590-2596. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-induced long-range ordering in spider silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lämmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of a Mononucleotide within a Lipid Matrix: A Neutron Scattering Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreto Misuraca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Demé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Origin of Cellular Life, 7 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life7010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phosphorylation on a Human-like Osteopontin Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112 (8), pp.1586-1596. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic processes in biological membrane mimics revealed by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lautner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristyna Pluhackova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai K.H. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 206, pp.28-42. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alzheimer's peptide amyloid-β, fragment 22–40, perturbs lipid dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Lohstroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (5), pp.1444-1451. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm02026c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent fractional molecular diffusion in humid spider silk fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fritz Vollrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (122), pp.20160506. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond to nanosecond dynamics provide a source of conformational entropy for protein folding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stadler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (31), pp.21527-21538. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cp04146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water dynamics in glass ionomer cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C.R. Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T.F. Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225 (4), pp.773-777. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-50287-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Dynamics in Shewanella oneidensis at Ambient and High Pressure using Quasi-Elastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Foglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Hazael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna G. Simeoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sousai Appavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Lateral Diffusion in Catanionic Vesicles during Multilamellar-to-Unilamellar Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garcia-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (15), pp.3777-3784. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical molecular dynamics of bovine serum albumin in concentrated aqueous solution below and above thermal denaturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.4645-4655. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cp04944f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron spectroscopy on protein solution samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niina Jalarvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02005. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mobile are protons in the structure of dental glass ionomer cements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedict Lehnhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Momsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized mean-squared displacement from inelastic fixed window scans of incoherent neutron scattering as a model-free indicator of anomalous diffusion confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02015. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-Induced Universal Slowing Down of the Short-Time Self-Diffusion of a Globular Protein in Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (13), pp.2577-2582. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics across the structural transitions at elevated temperatures in Na 0.7 CoO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Månsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gavilano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pomjakushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.02008. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Dynamics of Polyalkylthiophene Conjugated Polymers: A Combined Neutron Scattering and Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Batallán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (22), pp.7652-7661. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic footprint of sequestration in the molecular fluctuations of osteopontin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (110), pp.20150506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous and anisotropic nanoscale diffusion of hydration water molecules in fluid lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Toppozini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert I. Bewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Dalgliesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toby Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (42), pp.8354-8371. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm01713k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusivity in the Protic Ionic Liquid Triethylammonium Triflate Probed by Quasielastic Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Burankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Hempelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlaine Fossog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (33), pp.10643-10651. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b04000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional dynamics in silk: From molecular picosecond subdiffusion to macroscopic long-time relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (4), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.042716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and Dynamics of γ-Globulin in Crowded Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schreiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (25), pp.7203-7209. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504135z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond lipid dynamics in membranes containing cholesterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Katsaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (15), pp.2600. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm51757h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nano-scale hematite, α-Fe 2 O 3 , studied by time-of-flight inelastic neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ross Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140 (4), pp.044709. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation in aqueous solution in the presence of multivalent metal ions – a light scattering study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soraruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grimaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.894-902. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm52447g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics of solutions of poly-3-octyl-thiophene and functionalized single wall carbon nanotubes studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Díaz-Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria García-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 427, pp.129-141. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2013.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasielastic Neutron Scattering Study on the Dynamics of Poly(alkylene oxide)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gerstl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fuxman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (10), pp.4394-4405. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma3003399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron Time-of-Flight Quantification of Water Desorption Isotherms of Montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (9), pp.5558-5570. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp2072815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Incoherent Inelastic Neutron Scattering in Pharmaceutical Analysis: Relaxation Dynamics in Phenacetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (9), pp.2434-2441. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/mp2006032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly concentrated protein solutions around the denaturing transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Zorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1628-1633. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06609a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity and diffusion: crowding and salt effects in protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fedunová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (5), pp.1404-1419. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm06242e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study for using neutron backscattering instruments at reactors in inverted time-of-flight mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 672, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.12.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased molecular mobility in humid silk fibers under tensile stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiebke Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Greving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (1), </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.83.016104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum velocity of a phase-space transformer for cold-neutron backscattering spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0021889811013227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short range ballistic motion in fluid lipid bilayers studied by quasi-elastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rheinstädter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (18), pp.8358. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1sm05691c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in crowded solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sztucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (29), pp.11815-11820. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1107287108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood and Silk: Hierarchically Structured Biomaterials Investigated In Situ With X-Ray and Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Blankenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Pazera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (8), pp.767-772. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in crowded electrolyte solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Roosen-Runge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Hennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fajun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian W.A. Skoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1804 (1), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2009.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of subtle dynamic transitions by a combination of neutron scattering, X-ray diffraction and DSC: A case study of the monoclinic l-cysteine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marek Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148 (1-3), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2010.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions arising for future surface diffusion studies using scattering techniques—the case of benzene diffusion on graphite basal plane surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calvo-Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (30), pp.304014. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/22/30/304014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Relationship between Hydrogen Bonds and Macroscopic Properties in Hybrid Core−Shell γ-Fe 2 O 3 −P(NIPAM-AAS) Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zafeiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. López-Cabarcos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (10), pp.7101-7106. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la904452c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Backscattering Instrument Developments at the ILL and SNS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Mamontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (1-2), pp.33-60. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/zpch.2010.6091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium diffusion in cryolite at elevated temperatures studied by quasielastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Jahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 180 (23-25), pp.1257-1260. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssi.2009.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting of thin films of alkanes on magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chanaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez-Canato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (1), pp.143-150. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2009-00950-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Studies on Clay Interlayer-Space Highlighting the Effect of the Cation in Confined Water Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Aldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jock Churchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Telling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (36), pp.13982-13991. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp803274j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in low cross-linked poly(N-isopropylacrylamide) microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio-Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. López-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 319 (1-3), pp.149-153. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties of Silk: Interplay of Deformation on Macroscopic and Molecular Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesa Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Ogurreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (4), </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.100.048104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase III of solid methane: The orientational potential and rotational tunneling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Hüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (3), pp.034503. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2822293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Chain Dynamics of Core−Shell Thermosensitive Microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubio Retama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernandez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (13), pp.4739-4745. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma800668t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary spectrometer neutron optics simulations for a new cold neutron backscattering spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160802401344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Juranyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Schober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (6), </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.78.061403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium dynamics in the zeolite-like lithosilicate RUB-29 and its high-temperature structure after dehydration (Cs14Li42Si72O172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Parise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Paulmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (1-3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of supercooled water in highly compacted clays studied by neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima González Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanni Jurányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gimmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (41), pp.415102. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/41/415102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motional Coherence in Fluid Phospholipid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhuma Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Flenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (24), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.101.248106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosecond molecular relaxations in lipid bilayers studied by high energy-resolution neutron scattering and in situ diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (1), </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.75.011907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in N -Methylacetamide: Positions and Dynamics of the Hydrogen Atoms Using Neutron Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Bordallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Kalceff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (27), pp.7725-7734. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp068528z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silkworm Silk under Tensile Strain Investigated by Synchrotron X-ray Diffraction and Neutron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas Kölln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Krasnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imke Diddens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hauptmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.1035-1042. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0624189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the collective dynamics of lipid membranes with inelastic neutron scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.1191-1196. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2167979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing dynamics at interfaces: options for neutron and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neutron Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10238160600975424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Diffusion in Hydrated Acceptor-Doped Barium Zirconate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Dieter Kreuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 972, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/proc-0972-aa01-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and inelastic neutron scattering study of 1:1 tetramethylpyrazine chloranilic acid complex: temperature, isotope, and pressure effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pietraszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sobczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pawlukojć</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (19), pp.194525. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2358347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘neutron window’ of collective excitations in lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Häussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 385-386, pp.722-724. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2006.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofibrillar Structure and Molecular Mobility in Spider Dragline Silk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sapede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Forsyth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schweins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (20), pp.8447-8453. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma0507995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular motions in lipid bilayers studied by the neutron backscattering technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Demmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.061908. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.71.061908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the adsorption and diffusion of water in BaX zeolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Méthivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.411-417. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of propylene glycol and its oligomers confined to a single molecular layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Swenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Engberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juranyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (24), pp.244702. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1943408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing-incidence scattering of coherent X-rays from a liquid surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (6), pp.786-794. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0909049505022065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neutron scattering study of hydrogel surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Struth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vorobiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wiegart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 350 (1-3), pp.E917-E919. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2004.03.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Molecular Motions in Lipid Bilayers studied by Neutron Backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Highlight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface roughness of supercooled polymer melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dimasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (5), </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physreve.70.051809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Waves at the Transition from Propagating to Overdamped Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (9), </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.92.096104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup for in situ surface investigations of the liquid/glass transition with (coherent) x rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sprung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74 (9), pp.4033-4040. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1599068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Heterodyne Mixing in Surface X-Ray Photon Correlation Spectroscopy Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.076104. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.076104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing of capillary waves at the glass transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ocko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Seeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (18), </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.65.184207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of surface dynamics on micro- and nanometer scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 182 (3-4), pp.236-243. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(01)00409-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined photoemission and inverse photoemission study of HfS 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Skibowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Starrost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (3), </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.035107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves in slow motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metin Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Grübel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (7), </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.63.073409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Capillary Waves on Liquid Thin Films from Mesoscopic to Atomic Length Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Prange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Schlomka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (17), pp.3470-3473. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.83.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interface structure of thin liquid hexane films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 248 (1-4), pp.263-268. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0921-4526(98)00245-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized quasi-elastic neutron spectroscopy accessing molecular structural relaxations in water-ethanol mixtures with and without guest molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarisation Analysed QENS: Modelling and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stavanger, Jul 2025, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of short-time dynamics crossing the liquid–liquid phase separation in charge-tuned protein solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Soft Matter Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution neutron backscattering spectroscopy as a tool to study energy materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CECAM workshop - Current Challenges in Materials for Thermal Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of proteins in aqueous solutions - recent advances using high-resolution spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quasielastic and Inelastic Neutron Scattering Conference (QENS-WINS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, Hong Kong SAR China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein cluster formation explored by neutron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent and guest molecule diffusion in supramolecular gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Molecular Spectroscopy Science Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Abingdon, United Kingdom. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spectroscopy of proteins in solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Quasielastic Neutron Scattering QENS 2016 and Workshop WINS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein diffusion in the light of colloid physics - New opportunities with advanced neutron optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftComp Annual meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein self-diffusion in aqueous solution in the light of colloid physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNI2014 - German Conference on Research with Synchrotron Radiation, Neutrons and Ion Beams at Large Scale Facilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Protein Diffusion in Crowded Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaffected microscopic dynamics of macroscopically arrested water in dilute clay gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Clay Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale pour l'Étude des Argiles, Jun 2009, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary waves on water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Surface X-ray and Neutron Scattering (7SXNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray and neutron surface investigations of highly viscous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Surface X-Ray and Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lake Tahoe, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass surfaces: Freezing of capillary waves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The structure and dynamics of the liquid and glassy states: X-ray and complementary methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Synchrotron Radiation Facility, May 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Elastic Neutron Scattering Spectroscopy: Characterization of Relaxation Modes at the Molecular Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutrons, X-rays, and Light</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.741-766, 2024, 9780443291166. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29116-6.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Biological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Methods in the Physical Sciences volume 49; Neutron Scattering - Applications in Biology, Chemistry, and Materials Science; Edited by F. Fernandez-Alonso, D. L. Price</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-134, 2017, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805324-9.00002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of molecule-spanning dynamics in a multi-domain protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Sohmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Dynamics at Interfaces: Options for Neutron and X-ray Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikel C. Rheinstädter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bela Farago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Salditt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Methode der maximalen Entropie in der direkten und inversen Photoemissionsspektroskopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut für Experimentalphysik der Christian–Albrechts–Universität zu Kiel. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in neutron optics for high resolution spectroscopy and applications in biologically inspired soft-matter physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soft Condensed Matter [cond-mat.soft]. Universite Joseph Fourier, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03091169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic and quasielastic neutron scattering data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. SwedNess specialized course in neutron spectroscopy 2021, Sweden. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryogenic liquid trough for X-ray reflectivity and grazing incidence scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory X-ray reflectometer for liquid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germany. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEA71352"/>
+    <w:nsid w:val="E2F92D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilo-seydel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110494202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAT-8962-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sarter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista de Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a-Sakai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03679h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Morbidini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carrascosa-Tejedor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czakkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hanafy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mi&#241;arro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grundel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mosca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2532636123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E.M. Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boldyreva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zakharov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Mitsutake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svemir Rudi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chamchoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Moldenhauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Schmitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-026-01204-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Girelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Filianina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dargasz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimmi Das Anthuparambil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66972-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422114v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pieper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.F. Telling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Sohmen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Buchholz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672500353X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caviglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65270-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemkovskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Nilsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mateo-Mi&#241;arro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roody Nasro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlotta Grundel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajun Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feustel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.A. Skoda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.J. Jacobs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Roosen-Runge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Jalarvo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matsarskaia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zeller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724003820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Bari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.2c01078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Devonport" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pounot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hirschmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hender Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schreiber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Reiser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ragulskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Das" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Berkowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33154-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano da Vela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c02380" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Raskar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niebling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02063G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina H Jalarvo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227201004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Batchu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fagerberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lenton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skep&#246;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c08976" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Grime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zamponi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noferini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.02.184903" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Braun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena B&#252;hl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00418B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105928" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Yarema" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wood" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingye Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Florea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lefmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Petrenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke B&#228;uerle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Maier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Gonzalo Carnero-Guzman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aldridge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Maiti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02636k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518435v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Michels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton dos Santos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Berg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110512" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chaaban" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Foder&#224;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Lushchekina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Inidjel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet-Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121664" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01857K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01240H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ebersberger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schindler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kirsch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Pluhackova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schambony" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.579388" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.11.058" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296325v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0848" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00858" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01982K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Al-Ayoubi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hendrik Schummel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518429v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02310K" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Laulumaa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kursula" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583519000027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00345" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04349" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;tje" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirschmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosen-Runge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00599K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foster" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bewley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02962H" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Benetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Telling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehong Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15735" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582551v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura da Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7010002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Skoda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b03510" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165097v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00658" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Patil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Greving" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#228;mmel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15384-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lautner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai K.H. Barth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lohstroh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165094v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berg" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobsen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.R. Momsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Benetti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.F. Telling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50287-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165091v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barrett" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Trapp" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02026c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krasnov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Blankenburg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0506" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165089v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04146a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331143v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna G. Simeoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18862" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165093v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Sakai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orecchini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02997" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162921v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacobsen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Lehnhoff" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Momsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Okhrimenko" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08972" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154406v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hennig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04944f" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162925v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01073" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#229;nsson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gavilano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mena" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pomjakushina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302008" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162917v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppozini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Bewley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Dalgliesh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Perring" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01713k" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165084v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guilbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Urbina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Abad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#237;az-Paniagua" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Batall&#225;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03001" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenton" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylander" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rtlein" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165081v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Burankova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hempelmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Fossog" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04000" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042716" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Armstrong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;ussler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katsaras" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51757h" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154403v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jensen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862235" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154404v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504135z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soraruf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52447g" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153936v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.06.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153926v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2072815" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153934v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp2006032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zorn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06609a" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heinen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fedunov&#225;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06242e" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153928v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.081" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-027B904N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889811013227" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLTQ7ZSZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149906v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Knoll" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dicko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koza" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.016104" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennig" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107287108" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149903v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trapp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05691c" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153919v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ogurreck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pazera" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000347" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149901v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/30/304014" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149890v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.07.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149899v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fischer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.02.003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Retama" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafeiropoulos" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904452c" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149896v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Mamontov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Van Eijck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6091" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.07.005" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanaa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Canato" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00950-7" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149879v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jock Churchman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803274j" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6MR0B0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Barbero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLCL2L4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129388v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Diddens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Helms" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.048104" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129386v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H&#252;ller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prager" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Press" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822293" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio Retama" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Barbero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800668t" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119263v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bordallo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160802401344" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129384v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wiegart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Struth" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.061403" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129390v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Hyun Park" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parise" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Franke" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Paulmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.03.040" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149881v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gonz&#225;lez S&#225;nchez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van Loon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/41/415102" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129385v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuma Das" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Br&#252;ning" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.101.248106" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127999v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Argyriou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barth&#232;s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kalceff" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068528z" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8TZ4VMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125923v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.75.011907" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127995v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas K&#246;lln" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0624189" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125914v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2167979" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125917v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160600975424" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125913v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilmer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Kreuer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-0972-aa01-04" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125921v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.029" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQHJZ27Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125919v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prager" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pietraszko" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobczyk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlukoj&#263;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358347" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124658v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapede" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forsyth" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0507995" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel C. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061908" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013516v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;thivier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124653v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swenson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engberg" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howells" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juranyi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1943408" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124661v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Tolan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#252;bel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049505022065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KV4HF8B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122957v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122109v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Struth" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vorobiev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seydel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiegart" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Major" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.237" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXKCS4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124648v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimasi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.70.051809" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119262v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.92.096104" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104999v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sprung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1599068" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122053v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.184207" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(01)00409-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N2XV33-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104904v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traving" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kipp" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skibowski" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starrost" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035107" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104908v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.073409" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119341v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doerr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prange" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schlomka" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.83.3470" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119265v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Doerr" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tolan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Press" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(98)00245-2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PN90FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395507v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395490v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899366v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120802v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774115v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126565v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774112v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119347v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112509v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119125v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112533v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762410v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905257v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29116-6.00002-3" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091744v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805324-9.00002-9" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899376v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hermann" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122958v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494507v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03091169v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842803v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057009v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935425v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tilo-seydel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9630-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110494202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAT-8962-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sarter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista de Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Garc&#237;a-Sakai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp03679h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Morbidini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Edkins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carrascosa-Tejedor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Czakkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hanafy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.139633" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552700v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mi&#241;arro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chakraborty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grundel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mosca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2532636123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose E.M. Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boldyreva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zakharov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Mitsutake" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svemir Rudi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145589" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chamchoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0285727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Golub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Moldenhauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Schmitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-026-01204-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Pieper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T.F. Telling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Girelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Bin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Filianina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dargasz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimmi Das Anthuparambil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66972-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Sohmen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Buchholz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057672500353X" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Caviglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Timr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Guiral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65270-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Nemkovskiy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#248;ran Nilsen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mateo-Mi&#241;arro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roody Nasro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Carlotta Grundel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajun Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feustel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian W.A. Skoda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M.J. Jacobs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Roosen-Runge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2024.129995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Jalarvo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matsarskaia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02533" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grimaldo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zeller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724003820" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hoffmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202304262" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Bari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.2c01078" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Devonport" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0174448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pounot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00440" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hirschmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hender Lopez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schreiber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Hassani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luman Haris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stadler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166124" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782881v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Reiser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Ragulskaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Das" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Berkowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33154-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano da Vela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c02380" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Schir&#242;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63664" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077100" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762214v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Raskar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niebling" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briony Yorke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#228;rtlein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02063G" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina H Jalarvo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202227201004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Santamaria" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Batchu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Russo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fagerberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lenton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylander" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skep&#246;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c08976" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gates" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Bordallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105928" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Braun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena B&#252;hl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00418B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey W Grime" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Longo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Zamponi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Noferini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.07.02.184903" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Juranyi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Yarema" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wood" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingye Lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ac0695" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346684v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Florea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lefmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Petrenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054440" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famke B&#228;uerle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Maier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.1c00555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540020v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bouazza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Gonzalo Carnero-Guzman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aldridge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111267" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518435v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leander Michels" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton dos Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Berg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Maiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02636k" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02947747v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chaaban" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Foder&#224;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01530" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Lushchekina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Inidjel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trovaslet-Leroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121664" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930712v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01857K" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025184v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ebersberger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Schindler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kirsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristyna Pluhackova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schambony" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.579388" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026871v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Edkins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP01240H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2018.11.058" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296325v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Guillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0848" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00858" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518427v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01982K" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930642v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Al-Ayoubi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hendrik Schummel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cisse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518429v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02310K" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518432v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saara Laulumaa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Kursula" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05320" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583519000027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Moulin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00345" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04349" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleibel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#252;tje" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hirschmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roosen-Runge" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00599K" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Foster" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bewley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02962H" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518425v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Benetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Telling" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehong Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15735" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Skoda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacobs" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b03510" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00658" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Patil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Greving" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#228;mmel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15384-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Misuraca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura da Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7010002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2017.03.005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165101v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lautner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai K.H. Barth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Lohstroh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165091v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barrett" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Trapp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm02026c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112787v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Krasnov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Blankenburg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Vollrath" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0506" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165089v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Demmel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp04146a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165094v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Berg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacobsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C.R. Momsen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Benetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T.F. Telling" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-50287-3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331143v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Foglia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Hazael" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna G. Simeoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sousai Appavou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18862" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165093v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mitra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia-Sakai" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orecchini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seydel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b02997" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154407v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hennig" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zanini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp04944f" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162921v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacobsen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Lehnhoff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Momsen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Okhrimenko" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08972" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162925v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01073" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#229;nsson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gavilano" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mena" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pomjakushina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302008" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165084v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guilbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Urbina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Abad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#237;az-Paniagua" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Batall&#225;n" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03001" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenton" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylander" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rtlein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162917v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppozini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Bewley" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Dalgliesh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Perring" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01713k" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165081v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Burankova" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Hempelmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Fossog" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b04000" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.042716" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154404v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504135z" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153939v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Armstrong" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;ussler" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Katsaras" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51757h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154403v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Hill" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ross Stewart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Jiao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jensen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862235" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soraruf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52447g" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153936v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abad" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.06.016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700773v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerstl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Schneider" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuxman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamponi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3003399" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153926v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2072815" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153934v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp2006032" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153924v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zorn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06609a" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heinen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fedunov&#225;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm06242e" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153928v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;rard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.12.081" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-027B904N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149906v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Knoll" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dicko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Koza" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.83.016104" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153921v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0021889811013227" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLTQ7ZSZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149903v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armstrong" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trapp" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peters" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05691c" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026865v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennig" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacobs" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sztucki" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107287108" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153919v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ogurreck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Pazera" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000347" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149890v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.07.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149899v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fischer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.02.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149901v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calvo-Almaz&#225;n" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fouquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/30/304014" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149900v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio-Retama" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zafeiropoulos" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Cabarcos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904452c" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149896v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Mamontov" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Van Eijck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.2010.6091" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149887v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2009.07.005" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arnold" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanaa" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Canato" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00950-7" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149879v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jock Churchman" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp803274j" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z6MR0B0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129401v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#243;pez-Ruiz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Barbero" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.05.009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLCL2L4D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129388v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Diddens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hauptmann" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Helms" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.100.048104" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129386v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred H&#252;ller" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Prager" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Press" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822293" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149878v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubio Retama" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stamm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez Barbero" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma800668t" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119263v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bordallo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160802401344" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129384v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wiegart" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Struth" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schober" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.061403" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129390v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So-Hyun Park" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parise" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Franke" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Paulmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.03.040" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149881v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Gonz&#225;lez S&#225;nchez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanni Jur&#225;nyi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gimmi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van Loon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/41/415102" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129385v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuma Das" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Flenner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Br&#252;ning" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.101.248106" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125923v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Salditt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.75.011907" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127999v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Argyriou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Barth&#232;s" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kalceff" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rols" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp068528z" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8TZ4VMN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127995v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas K&#246;lln" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0624189" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125914v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2167979" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125917v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Farago" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10238160600975424" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125913v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilmer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Kreuer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-0972-aa01-04" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125919v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prager" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pietraszko" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sobczyk" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pawlukoj&#263;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grech" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2358347" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125921v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.06.029" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQHJZ27Z-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124658v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sapede" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forsyth" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schweins" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0507995" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel C. Rheinst&#228;dter" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061908" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013516v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jobic" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;thivier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.09.012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124653v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swenson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Engberg" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howells" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juranyi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1943408" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124661v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Madsen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Tolan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gr&#252;bel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049505022065" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KV4HF8B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122109v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Struth" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vorobiev" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Seydel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiegart" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Major" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.03.237" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWXKCS4L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122957v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124648v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprung" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weber" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dimasi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.70.051809" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119262v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madsen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.92.096104" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104999v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sprung" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1599068" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253461v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghaderi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.076104" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122053v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Seeck" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.65.184207" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(01)00409-3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8N2XV33-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104904v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traving" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kipp" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Skibowski" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Starrost" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.035107" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104908v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.073409" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119341v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doerr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prange" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Schlomka" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.83.3470" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119265v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Doerr" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tolan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Press" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-4526(98)00245-2" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1PN90FG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395490v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395507v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899366v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120802v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774115v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104412v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126565v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774112v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119347v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112509v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119125v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257148v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112533v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762410v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905257v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29116-6.00002-3" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091744v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805324-9.00002-9" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899376v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Hermann" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122958v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494507v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03091169v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842803v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057009v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935425v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>