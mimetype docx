--- v0 (2026-03-03)
+++ v1 (2026-04-01)
@@ -2002,217 +2002,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of galangin-induced cytoplasmic membrane damage in Staphylococcus aureus by measuring potassium loss</w:t>
+                <w:t xml:space="preserve">Antimicrobial activity of flavonoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 101 (1-3), pp.243-248. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (5), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2005.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2005.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842111v1</w:t>
+                <w:t xml:space="preserve">hal-04855011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of flavonoids</w:t>
+                <w:t xml:space="preserve">Detection of galangin-induced cytoplasmic membrane damage in Staphylococcus aureus by measuring potassium loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (5), pp.343-356. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 101 (1-3), pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2005.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855011v1</w:t>
+                <w:t xml:space="preserve">hal-04842111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the antibacterial activity of selected flavonoids and consideration of discrepancies between previous reports</w:t>
               </w:r>
@@ -3132,51 +3132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tim Cushnie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijitra Luang-In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren W. Sexton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2389175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamart Cushnie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winita Fowsantear" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthiwan Thammawat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02849-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle H. O&#8217;Driscoll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr H. Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Lamb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1485-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achara Dholvitayakhun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanon Trachoo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nual-anong Narkkong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2016.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2302-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Labovitiadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0433-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.06.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthai Sakee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.545777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2011.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujira Maneerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai De-Eknamkul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.485573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. J. Robertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Officer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat M. Pollard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakrishna Prabhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.06.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy McCullagh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.11.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Nagaoka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Uesato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Hara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03881.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne E. S. Hamilton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Chapman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03393.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2004.07.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2005.04.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2005.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0944-5013-00206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cushnie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Sexton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14286734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14769677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tim Cushnie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijitra Luang-In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren W. Sexton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2389175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamart Cushnie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winita Fowsantear" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthiwan Thammawat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02849-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle H. O&#8217;Driscoll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr H. Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Lamb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1485-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achara Dholvitayakhun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanon Trachoo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nual-anong Narkkong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2016.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2302-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Labovitiadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0433-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.06.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthai Sakee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.545777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2011.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujira Maneerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai De-Eknamkul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.485573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. J. Robertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Officer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat M. Pollard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakrishna Prabhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.06.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy McCullagh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.11.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Nagaoka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Uesato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Hara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03881.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne E. S. Hamilton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Chapman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03393.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2004.07.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2005.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2005.04.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0944-5013-00206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cushnie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Sexton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14286734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14769677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>