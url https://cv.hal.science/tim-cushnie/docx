--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -66,77 +66,585 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supplementary Table 1 Examples of vertebrate necrophages, information on whether they are obligately or facultatively necrophagous, and other dietary details such as types of carrion they feed upon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijitra Luang-In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren W. Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18399421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supplementary Table 4 Examples of invertebrate necrophages and necrophiles, information on whether this feeding behavior is obligate or facultative, and other dietary details such as type of carrion eaten or visited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijitra Luang-In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren W. Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18411535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte anti bactérienne: ces clés que les vautours et autres charognards apportent à la science dans la lutte contre la résistance aux antibiotiques et les infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijitra Luang-In</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antibacterial discovery: how scavengers avoid infection and what we can learn from them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijitra Luang-In</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14769677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scavengers and biotechnology: a brief Q&amp;A for the Spanish newspaper El País</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijitra Luang-In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren W. Sexton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14286734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necrophages and necrophiles: a review of their antibacterial defenses and biotechnological potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -155,2837 +663,2523 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darren W. Sexton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (3), pp.625-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07388551.2024.2389175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioprospecting for antibacterial drugs: a multidisciplinary perspective on natural product source material, bioassay selection and avoidable pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamart Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winita Fowsantear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutthiwan Thammawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (7), pp.125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-020-02849-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colistin causes profound morphological alteration but minimal cytoplasmic membrane perforation in populations of Escherichia coli and Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle H. O’Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerr H. Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200 (5), pp.793-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-018-1485-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using scanning and transmission electron microscopy to investigate the antibacterial mechanism of action of the medicinal plant Annona squamosa Linn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achara Dholvitayakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanon Trachoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nual-anong Narkkong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Herbal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.31-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hermed.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and ultrastructural changes in bacterial cells as an indicator of antibacterial mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle H. O’Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (23), pp.4471-4492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-016-2302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium loss from chlorhexidine-treated bacterial pathogens is time- and concentration-dependent and variable between species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle H. O’Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Labovitiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Labovitiadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kerr H. Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (1), pp.6-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00284-013-0433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaloids: an overview of their antibacterial, antibiotic-enhancing and antivirulence activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamart Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (5), pp.377-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential applications for Annona squamosa leaf extract in the treatment and prevention of foodborne bacterial disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achara Dholvitayakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanon Trachoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthai Sakee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Communications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.385-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1934578X1300800327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of three medicinal Thai plants against Campylobacter jejuni and other foodborne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achara Dholvitayakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanon Trachoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (4), pp.356-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786419.2010.545777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in understanding the antibacterial properties of flavonoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of Blumea balsamifera (Lin.) DC. extracts and essential oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthai Sakee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujira Maneerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Lamb</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanchai De-Eknamkul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2011.02.014⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.1849-1856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2010.485573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04725408v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of Blumea balsamifera (Lin.) DC. extracts and essential oil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in understanding the antibacterial properties of flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wanchai De-Eknamkul</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2010.485573⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2011.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04753268v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobactericidal effects of TiO2 thin films at low temperatures - a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter K. J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Officer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat M. Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhakrishna Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (2-3), pp.290-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2010.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables to be considered when assessing the photocatalytic destruction of bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter K. J. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Officer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pat M. Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy McCullagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (10), pp.1374-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the antibacterial activity of 3-O-octanoyl-(-)-epicatechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuo Nagaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Uesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukihiko Hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (5), pp.1461-1469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03881.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Staphylococcus aureus following treatment with the antibacterial flavonol galangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne E. S. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek G. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 103 (5), pp.1562-1567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the antibacterial activity of galangin against 4-quinolone resistant strains of Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (3), pp.187-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phymed.2004.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of flavonoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (5), pp.343-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2005.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of galangin-induced cytoplasmic membrane damage in Staphylococcus aureus by measuring potassium loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 101 (1-3), pp.243-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2005.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the antibacterial activity of selected flavonoids and consideration of discrepancies between previous reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne E. S. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158 (4), pp.281-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1078/0944-5013-00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853974v1</w:t>
-              </w:r>
-[...312 lines deleted...]
-                <w:t xml:space="preserve">hal-04725081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaloids: An overview of their antibacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamart Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Lamb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Colloquium between Mahasarakham University and Universiti Sains Malaysia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiti Sains Malaysia, Jun 2014, Kelantan, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of the medicinal plant Annona squamosa Linn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achara Dholvitayakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanon Trachoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uthai Sakee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nual-anong Narkkong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mahasarakham University Faculty of Medicine 10th Anniversary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mahasarakham University Faculty of Medicine, Nov 2013, Mahasarakham, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial and antioxidant activity of A. squamosa Linn. leaf extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achara Dholvitayakhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. P. Tim Cushnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanon Trachoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Federation of Asian Pharmaceutical Associations Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of Asian Pharmaceutical Associations, Nov 2010, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3132,51 +3326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tim Cushnie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijitra Luang-In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren W. Sexton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2389175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamart Cushnie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winita Fowsantear" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthiwan Thammawat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02849-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle H. O&#8217;Driscoll" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr H. Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Lamb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1485-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achara Dholvitayakhun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanon Trachoo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nual-anong Narkkong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2016.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2302-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Labovitiadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0433-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747800v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.06.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthai Sakee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.545777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2011.02.014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753268v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujira Maneerat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai De-Eknamkul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.485573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. J. Robertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Officer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat M. Pollard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakrishna Prabhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.06.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy McCullagh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.11.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Nagaoka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Uesato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Hara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03881.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne E. S. Hamilton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Chapman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03393.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2004.07.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2005.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2005.04.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0944-5013-00206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cushnie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Sexton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14286734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14769677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tim Cushnie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijitra Luang-In" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren W. Sexton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18399421" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18411535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cushnie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Sexton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14769677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14286734" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2389175" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamart Cushnie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winita Fowsantear" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutthiwan Thammawat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-020-02849-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle H. O&#8217;Driscoll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr H. Matthews" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Lamb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-018-1485-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achara Dholvitayakhun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanon Trachoo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nual-anong Narkkong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2016.10.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755847v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2302-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Labovitiadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-013-0433-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.06.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthai Sakee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1300800327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.545777" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujira Maneerat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchai De-Eknamkul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2010.485573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2011.02.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K. J. Robertson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Officer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat M. Pollard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakrishna Prabhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.06.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy McCullagh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.11.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Nagaoka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Uesato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihiko Hara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03881.x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839421v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne E. S. Hamilton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Chapman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03393.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phymed.2004.07.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2005.09.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2005.04.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0944-5013-00206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712937v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>