--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -80,53 +80,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">timothee-bonnet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7186-5288</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-8899-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -135,1513 +156,2326 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perch proximity does not predict the probability of cuckoo parasitism in a woodland host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cassandra J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Arizaga</w:t>
+                <w:t xml:space="preserve">Claire J Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Fiedler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naomi E Langmore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70600. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367460v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t>
+                <w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ghislain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paul Cuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugoline Godeau</w:t>
+                <w:t xml:space="preserve">Robert A Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+                <w:t xml:space="preserve">Juan Arizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Wolfgang Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562377v1</w:t>
+                <w:t xml:space="preserve">hal-05367460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in avian bill size is associated with temperature extremes in a major radiation of Australian passerines</w:t>
+                <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalya Subasinghe</w:t>
+                <w:t xml:space="preserve">Elliot Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Symonds</w:t>
+                <w:t xml:space="preserve">Hannah S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Prober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+                <w:t xml:space="preserve">Timothy H Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Williams</w:t>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2480⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414033v1</w:t>
+                <w:t xml:space="preserve">hal-04943340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life behavior, survival, and maternal personality in a wild marsupial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a unified approach to modelling adaptation among demographers and evolutionary ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy J King</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joanie van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loeske E B Kruuk</w:t>
+                <w:t xml:space="preserve">Stephanie Jenouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (6), pp.1002-1012. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.1644 - 1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arad070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208545v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicircular canal shape diversity among modern lepidosaurs: life habit, size, allometry</w:t>
+                <w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley E Latimer</w:t>
+                <w:t xml:space="preserve">Manon Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Sherratt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+                <w:t xml:space="preserve">Ugoline Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten M Scheyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-023-02113-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092721v1</w:t>
+                <w:t xml:space="preserve">hal-04562377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat highs and lows: Using terrestrial and UAV LiDAR for modelling avian species richness and abundance in a restored woodland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shukhrat Shokirov</w:t>
+                <w:t xml:space="preserve">Studying Interspecific Synchrony in Bird Survival Using Constant Effort Sites Mist‐Netting Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Jucker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113326⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (3), pp.e02155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bes2.2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092762v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistletoes could moderate drought impacts on birds, but are themselves susceptible to drought-induced dieback</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joining forces to push past paradoxes: Combining quantitative genetics and genomics shows evolution hiding in plain sight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0358⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417220121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181707v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of temperature extremes on survival in two semi‐arid Australian bird communities over three decades, with predictions to 2104</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatial variation in avian bill size is associated with temperature extremes in a major radiation of Australian passerines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalya Subasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Symonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Prober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13591⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2015), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100103v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Causes of recent changes in bill length in Crozet wandering albatross, a long-lived seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32942/X2NP72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785807v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Early-life behavior, survival, and maternal personality in a wild marsupial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weliton Menário Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy J King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeske E B Kruuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.1002-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arad070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801897v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semicircular canal shape diversity among modern lepidosaurs: life habit, size, allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley E Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sherratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten M Scheyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-023-02113-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat highs and lows: Using terrestrial and UAV LiDAR for modelling avian species richness and abundance in a restored woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukhrat Shokirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun R Levick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian D Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistletoes could moderate drought impacts on birds, but are themselves susceptible to drought-induced dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Crates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1978), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of temperature extremes on survival in two semi‐arid Australian bird communities over three decades, with predictions to 2104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.2498-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan C Alberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6596), pp.1012-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How the common vole copes with modern farming: insights from a capture-mark-recapture experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 177, pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a unified approach to modeling adaptation among demographers and evolutionary ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1709,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F46BD760"/>
+    <w:nsid w:val="FD346D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1940,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8899-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalya Subasinghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Symonds" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2480" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Men&#225;rio Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy J King" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E B Kruuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley E Latimer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten M Scheyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02113-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukhrat Shokirov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R Levick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D Manning" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113326" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Crates" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Watson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0358" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Gardner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clayton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7186-5288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8899-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra J Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J Taylor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Langmore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie van de Walle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417220121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalya Subasinghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Symonds" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2480" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/X2NP72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Men&#225;rio Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy J King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E B Kruuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley E Latimer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten M Scheyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02113-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukhrat Shokirov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R Levick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D Manning" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Crates" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Watson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0358" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Gardner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>