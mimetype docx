--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -156,2179 +156,2313 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perch proximity does not predict the probability of cuckoo parasitism in a woodland host</w:t>
+                <w:t xml:space="preserve">Drivers of age at first reproduction in the wandering albatross ( Diomedea exulans ): Demographic factors, environmental conditions and sex‐specific responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra J Taylor</w:t>
+                <w:t xml:space="preserve">Etienne Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+                <w:t xml:space="preserve">Joanie van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire J Taylor</w:t>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi E Langmore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943379v1</w:t>
+                <w:t xml:space="preserve">hal-05596704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perch proximity does not predict the probability of cuckoo parasitism in a woodland host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Fiedler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire J Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi E Langmore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367460v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified approach to modelling adaptation among demographers and evolutionary ecologists</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenological plasticity and its temperature‐related drivers in common songbirds across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paul Cuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Jenouvrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert A Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Arizaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Fiedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70075⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (11), pp.e70600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235122v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a unified approach to modelling adaptation among demographers and evolutionary ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joanie van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (8), pp.1644 - 1657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562377v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Interspecific Synchrony in Bird Survival Using Constant Effort Sites Mist‐Netting Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105 (3), pp.e02155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bes2.2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining forces to push past paradoxes: Combining quantitative genetics and genomics shows evolution hiding in plain sight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synchrony in adult survival is remarkably strong among common temperate songbirds across France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugoline Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.4305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2417220121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04744053v1</w:t>
+                <w:t xml:space="preserve">hal-04562377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in avian bill size is associated with temperature extremes in a major radiation of Australian passerines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Joining forces to push past paradoxes: Combining quantitative genetics and genomics shows evolution hiding in plain sight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2015), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2417220121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414033v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes of recent changes in bill length in Crozet wandering albatross, a long-lived seabird</w:t>
+                <w:t xml:space="preserve">Spatial variation in avian bill size is associated with temperature extremes in a major radiation of Australian passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martinez Anton</w:t>
+                <w:t xml:space="preserve">Kalya Subasinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Delord</w:t>
+                <w:t xml:space="preserve">Matthew Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Suzanne Prober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristen Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2015), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32942/X2NP72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911050v1</w:t>
+                <w:t xml:space="preserve">hal-04414033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life behavior, survival, and maternal personality in a wild marsupial</w:t>
+                <w:t xml:space="preserve">Causes of recent changes in bill length in Crozet wandering albatross, a long-lived seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weliton Menário Costa</w:t>
+                <w:t xml:space="preserve">Laura Martinez Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy J King</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loeske E B Kruuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arad070⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32942/X2NP72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208545v1</w:t>
+                <w:t xml:space="preserve">hal-04911050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semicircular canal shape diversity among modern lepidosaurs: life habit, size, allometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley E Latimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley E Latimer</w:t>
+                <w:t xml:space="preserve">Emma Sherratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten M Scheyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-023-02113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat highs and lows: Using terrestrial and UAV LiDAR for modelling avian species richness and abundance in a restored woodland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life behavior, survival, and maternal personality in a wild marsupial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weliton Menário Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shukhrat Shokirov</w:t>
+                <w:t xml:space="preserve">Wendy J King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun R Levick</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loeske E B Kruuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113326⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.1002-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arad070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092762v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistletoes could moderate drought impacts on birds, but are themselves susceptible to drought-induced dieback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat highs and lows: Using terrestrial and UAV LiDAR for modelling avian species richness and abundance in a restored woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukhrat Shokirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Jucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Crates</w:t>
+                <w:t xml:space="preserve">Shaun R Levick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M Watson</w:t>
+                <w:t xml:space="preserve">Adrian D Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Albery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liam Murphy</w:t>
+                <w:t xml:space="preserve">Timothee Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0358⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181707v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of temperature extremes on survival in two semi‐arid Australian bird communities over three decades, with predictions to 2104</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistletoes could moderate drought impacts on birds, but are themselves susceptible to drought-induced dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Crates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janet Gardner</w:t>
+                <w:t xml:space="preserve">David M Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Clayton</w:t>
+                <w:t xml:space="preserve">Gregory Albery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Allen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liam Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13591⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1978), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100103v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effects of temperature extremes on survival in two semi‐arid Australian bird communities over three decades, with predictions to 2104</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.2498-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785807v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genetic variance in fitness indicates rapid contemporary adaptive evolution in wild animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Leblois</w:t>
+                <w:t xml:space="preserve">Pierre de Villemereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Susan C Alberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6596), pp.1012-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abk0853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801897v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A reassessment of explanations for discordant introgressions of mitochondrial and nuclear genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), pp.2140-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How the common vole copes with modern farming: insights from a capture-mark-recapture experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 177, pp.21-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2338,144 +2472,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a unified approach to modeling adaptation among demographers and evolutionary ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2543,51 +2677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD346D3C"/>
+    <w:nsid w:val="05D4E17C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2774,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7186-5288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8899-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra J Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J Taylor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Langmore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie van de Walle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417220121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalya Subasinghe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Symonds" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Williams" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2480" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Anton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/X2NP72" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Men&#225;rio Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy J King" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E B Kruuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley E Latimer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten M Scheyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02113-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukhrat Shokirov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R Levick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D Manning" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181707v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Crates" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Watson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0358" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Gardner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clayton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13591" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7186-5288" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8899-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596704v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie van de Walle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943379v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra J Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire J Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi E Langmore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.10.019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Robinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arizaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Fiedler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jenouvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.2155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.4305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2417220121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalya Subasinghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Symonds" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Prober" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Williams" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez Anton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32942/X2NP72" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley E Latimer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten M Scheyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-023-02113-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weliton Men&#225;rio Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy J King" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E B Kruuk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arad070" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukhrat Shokirov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R Levick" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D Manning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113326" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Crates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Watson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Albery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Murphy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Gardner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clayton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13591" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Morrissey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan C Alberts" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arcese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abk0853" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801897v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13296" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.05.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ80P3JC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>