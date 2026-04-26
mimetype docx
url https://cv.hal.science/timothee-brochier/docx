--- v0 (2026-04-04)
+++ v1 (2026-04-26)
@@ -1019,527 +1019,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved climate prediction for West Africa [résumé]</w:t>
+                <w:t xml:space="preserve">A promising effect of El Niño on sardinella distribution along the northwest African coast : a potential source of seasonal predictability ? [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Keenlyside</w:t>
+                <w:t xml:space="preserve">J. Lopez-Parages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M De. Vareilles</w:t>
+                <w:t xml:space="preserve">M.B. Rodriguez de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brandt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Demissie</w:t>
+                <w:t xml:space="preserve">D. Zanchettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Mindelo, France. p. 47</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. p. 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776675v1</w:t>
+                <w:t xml:space="preserve">hal-02779232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of primary production in the north-west African upwelling : a modelling approach [résumé]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">Towards improved climate prediction for West Africa [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Keenlyside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gorgues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Machu</w:t>
+                <w:t xml:space="preserve">M De. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Demissie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.120</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Mindelo, France. p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778768v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variability of primary production in the north-west African upwelling : a modelling approach [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Koné</w:t>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776531v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising effect of El Niño on sardinella distribution along the northwest African coast : a potential source of seasonal predictability ? [résumé]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of mathematical modeling to the ecosystem approach to fisheries management and the marine environment (EAMME) : the AWA experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lopez-Parages</w:t>
+                <w:t xml:space="preserve">Philippe Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Rodriguez de Fonseca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+                <w:t xml:space="preserve">Aliou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zanchettin</w:t>
+                <w:t xml:space="preserve">V. Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. p. 126</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779232v1</w:t>
+                <w:t xml:space="preserve">hal-02776531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioural responses to their environment</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional consequences of climate changes on the West African coastal environment : identifying knowledge gaps [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2248,648 +2248,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring small scale fisheries (canoe) trajectories in West Africa: interest for management and research perspective [résumé]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Influence of climatic variables on Sardinella recruitment dynamique in Senegalese waters [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Diankha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Ndour</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 56-57</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372751v1</w:t>
+                <w:t xml:space="preserve">hal-04372675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of climatic variables on Sardinella recruitment dynamique in Senegalese waters [résumé]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal fishing agreement between neighboring countries sharing a common migratory fish population [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Diankha</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 39</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372675v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal fishing agreement between neighboring countries sharing a common migratory fish population [résumé]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring small scale fisheries (canoe) trajectories in West Africa: interest for management and research perspective [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trong Hieu Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">J. Bardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Machu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAWA : International Conference AWA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 102</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Dakar, France. p. 56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372577v1</w:t>
+                <w:t xml:space="preserve">hal-04372751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a marine protected area : the case of a small scale fisheries village, South Senegal (Yenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sylla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">N. Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ndiaye</w:t>
+                <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Richaume</w:t>
+                <w:t xml:space="preserve">M. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373744v1</w:t>
+                <w:t xml:space="preserve">hal-04373640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a marine protected area : the case of a small scale fisheries village, South Senegal (Yenne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Senegalese Sardinella aurita from 1995 to 2011 : review of size spectra, sex ratio, gonadal somatic and condition indexes from small scale main national landing sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Thiam</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mbaye</w:t>
+                <w:t xml:space="preserve">O. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">M. Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 144</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Dakar, France. p. 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373640v1</w:t>
+                <w:t xml:space="preserve">hal-04373744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the spatial structure of the main small pelagic fish population (Sardinella aurita) in the Canary Upwelling System using an individual based biophysical model</w:t>
               </w:r>
@@ -3369,402 +3369,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a Marine Protected Area : the case of a small scale fisheries village, South Senegal [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B.C. Mbaye</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374111v1</w:t>
+                <w:t xml:space="preserve">hal-04374104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating local knowledge on the implantation of artificial reefs in a Marine Protected Area : the case of a small scale fisheries village, South Senegal [résumé]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the application of mass spectrograph to discriminate fish eggs species [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Diop</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thiam</w:t>
+                <w:t xml:space="preserve">M. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mbaye</w:t>
+                <w:t xml:space="preserve">O. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 62-63</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374104v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the application of mass spectrograph to discriminate fish eggs species [résumé]</w:t>
+                <w:t xml:space="preserve">An individual based biophysical model to study Sardinella aurita population's spatial dynamic off North-West Africa [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Ndiaye</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 50</w:t>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374078v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new scenario on small pelagic fish spatial population dynamics related on both hydrodynamic and biogeochemical simulations [résumé]</w:t>
               </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREFACE-PIRATA-CLIVAR Tropical Atlantic Variability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Cape Town, South Africa. p. 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5177,51 +5177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful artificial reefs depend on getting the context right due to complex socio-bio-economic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,303 +5560,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition or cooperation in transboundary fish stocks management: Insight from a dynamical model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auger</w:t>
+                <w:t xml:space="preserve">Can overexploited fisheries recover by self-organization? Reallocation of fishing effort as an emergent form of governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Duoc Trinh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 447, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marine Policy, 95, pp.46-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806915v1</w:t>
+                <w:t xml:space="preserve">hal-02614272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can overexploited fisheries recover by self-organization? Reallocation of fishing effort as an emergent form of governance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition or cooperation in transboundary fish stocks management: Insight from a dynamical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Duoc Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brehmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 447, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2018.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02614272v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex small pelagic fish population patterns arising from individual behavioral responses to their environment</w:t>
               </w:r>
@@ -5989,64 +5989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted optimal environmental windows for both sardinella species in Senegalese waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Diankha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siny Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamol Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (4), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6763,51 +6763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Round sardinella (Sardinella aurita) and anchovy (Engraulis encrasicolus) abundance as related to temperature in the senegalese waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Diankha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7220,51 +7220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Huu Tri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (3, SI), pp.339--353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8110,295 +8110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Timothée Brochier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Machu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405768v1</w:t>
+                <w:t xml:space="preserve">hal-00388194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sardine and anchovy ichthyoplankton transport in the Canary Current System.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian tool for modelling ichthyoplankton dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amina Berraho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (10), pp.1133-1146. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (9), pp.1210-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbn066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388194v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based model study of anchovy early life history in the northern Humboldt Current system</w:t>
               </w:r>
@@ -9490,51 +9490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight from PREFACE &amp; AWA on Tropical Atlantic Tuna ecology and effects on western African fisheries economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,51 +9654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Amaël Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Machu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mbaye Baye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochier Timoth&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keenlyside" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De. Vareilles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demissie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Parages" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rodriguez de Fonseca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanchettin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Sow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diankha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oleg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxence" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#246;ring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mann&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caouis Kammegne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catal&#225;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bowlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brazier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2025.2458869" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian N. H&#246;pker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lucassen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-021-01041-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A. Sarr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Brochier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Watanuki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95454-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez-Parages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102341" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duoc Trinh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.06.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3JBCVRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diankha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072789" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amael Auger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Faye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Landeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozano-Soldevilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04599.06A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Lazar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sarr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156143" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9299-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Gaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiya Diouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX75RXQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Hieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Tri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9220-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00817985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreria Santos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483081v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483073v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ecoutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#233;hagle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond La&#235;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brochier Timoth&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Thiaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mbaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamet Diadhiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Tito de Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892412v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores Valiente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ama&#235;l Auger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Machu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bayet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Parages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rodriguez de Fonseca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zanchettin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keenlyside" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M De. Vareilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brandt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demissie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estrade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372529v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siny Ndoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estrade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Sow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thiaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diankha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Hieu Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Machu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ndiaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Auger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Mbaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lazar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndoye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oleg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maxence" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#246;ring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mann&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ecoutin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll&#233;ter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00908298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albouy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brochier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sadio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caouis Kammegne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catal&#225;n" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Bowlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Brazier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23308249.2025.2458869" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04138616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian N. H&#246;pker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lucassen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-021-01041-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A. Sarr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Brochier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.09.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Watanuki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95454-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez-Parages" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Keenlyside" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102341" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Tam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.06.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3JBCVRH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01806915v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Duoc Trinh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2018.03.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826581v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diankha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bamol Ali Sow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072789" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613247v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amael Auger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fambaye Ngom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Faye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Landeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lozano-Soldevilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez-Le&#243;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.04599.06A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamarel Ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najih Lazar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sarr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156143" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mchich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-016-9299-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sow" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Gaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Thiam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sow" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidiya Diouf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.10.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX75RXQV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Cheikh Mbaye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12094" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Hieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Huu Tri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-014-9220-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00817985v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaplan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2012028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12184" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moyano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Berraho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2011.02.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T8R92XW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138046v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#233;on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2979.2010.00385.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3V946CG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609464v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2010.02.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4RCFQV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760022v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cubillos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2009.07.044" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T62DTDCW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388194v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Ramzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbn066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.02.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2008.10.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQB289MV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Guizien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoung Seol Koh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps311047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137334v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sidiki Ba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.44554" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215276v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46616" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215266v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almeida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araujo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbraud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.46615" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zimmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Almeida" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18939.67364" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fock" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreria Santos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372321v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mbaye Baye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483081v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>