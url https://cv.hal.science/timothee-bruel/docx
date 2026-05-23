--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -610,697 +610,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05266592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BA.1 breakthrough infection elicits distinct antibody and memory B cell responses in vaccinated-only versus hybrid immunity individuals</w:t>
+                <w:t xml:space="preserve">Viral clearance and escape during therapy of COVID-19 outpatients: A prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Saade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
+                <w:t xml:space="preserve">Paul Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Killian</w:t>
+                <w:t xml:space="preserve">Valentin Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cottignies-Calamarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.111962. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111962⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941427v1</w:t>
+                <w:t xml:space="preserve">inserm-05509788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral clearance and escape during therapy of COVID-19 outpatients: A prospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BA.1 breakthrough infection elicits distinct antibody and memory B cell responses in vaccinated-only versus hybrid immunity individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Burgat</w:t>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leducq</w:t>
+                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">Martin Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cottignies-Calamarte</w:t>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28 (12), pp.114226. </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.111962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05509788v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad sarbecovirus neutralization by combined memory B cell antibodies to ancestral SARS-CoV-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-variant recombinant booster vaccine elicits broad cross-reactive neutralization of SARS-CoV-2 including Omicron variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Lin Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+                <w:t xml:space="preserve">Lingyi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chalopin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110354⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.e27033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04645014v1</w:t>
+                <w:t xml:space="preserve">pasteur-04767306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-variant recombinant booster vaccine elicits broad cross-reactive neutralization of SARS-CoV-2 including Omicron variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro and In Vivo Neutralizing Efficacy of Monoclonal Antibodies Against Sars-Cov-2 Variants in Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilies Benotmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jungbauer-Groznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingyi Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+                <w:t xml:space="preserve">Océane Dehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27033⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04767306v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04767314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Vivo Neutralizing Efficacy of Monoclonal Antibodies Against Sars-Cov-2 Variants in Kidney Transplant Recipients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broad sarbecovirus neutralization by combined memory B cell antibodies to ancestral SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilies Benotmane</w:t>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jungbauer-Groznica</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Benjamin Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Dehan</w:t>
+                <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.13272. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.110354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04767314v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04645014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex- and species-associated differences in complement-mediated immunity in humans and rhesus macaques</w:t>
               </w:r>
@@ -1682,667 +1682,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04369613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Evaluation of 9-Aminoacridines with SARS-CoV-2 Antiviral Activity</w:t>
+                <w:t xml:space="preserve">Complement contributes to antibody-mediated protection against repeated SHIV challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thane Jones</w:t>
+                <w:t xml:space="preserve">Benjamin Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Monakhova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">David Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Lepioshkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Shilpi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Barnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c05900⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (20), pp.e2221247120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221247120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04767321v1</w:t>
+                <w:t xml:space="preserve">pasteur-04165265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Omicron subvariants BA.2.75.2, BA.4.6, and BQ.1.1 to neutralizing antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">Estimated protection against COVID-19 based on predicted neutralisation titres from multiple antibody measurements in a longitudinal cohort, France, April 2020 to November 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Woudenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36561-6⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.25.2200681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087563v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement contributes to antibody-mediated protection against repeated SHIV challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyfunctionality of broadly neutralizing HIV-1 antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.178-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221247120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04165265v1</w:t>
+                <w:t xml:space="preserve">pasteur-04138728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyfunctionality of broadly neutralizing HIV-1 antibodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Synthesis and Evaluation of 9-Aminoacridines with SARS-CoV-2 Antiviral Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thane Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Monakhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lepioshkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (43), pp.40817 - 40822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c05900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/COH.0000000000000799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04138728v1</w:t>
+                <w:t xml:space="preserve">pasteur-04767321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated protection against COVID-19 based on predicted neutralisation titres from multiple antibody measurements in a longitudinal cohort, France, April 2020 to November 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pelleau</w:t>
+                <w:t xml:space="preserve">Resistance of Omicron subvariants BA.2.75.2, BA.4.6, and BQ.1.1 to neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (25), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.25.2200681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36561-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146212v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the evolution of the neutralizing antibody response against SARS-CoV-2 variants after several administrations of Bnt162b2</w:t>
               </w:r>
@@ -2475,77 +2475,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complement-dependent mpox-virus-neutralizing antibodies in infected and vaccinated individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2609,64 +2609,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,1501 +2724,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phagocytosis by an HIV antibody is associated with reduced viremia irrespective of enhanced complement lysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreak in vaccinated patients from a haemodialysis unit: antibody titres as a marker of protection from infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idris Boudhabhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28250-7⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.gfac016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03696775v1</w:t>
+                <w:t xml:space="preserve">pasteur-03696758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralising antibody responses to SARS-CoV-2 omicron among elderly nursing home residents following a booster dose of BNT162b2 vaccine: A community-based, prospective, longitudinal cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101576⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740505v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Evolution of Humoral and Cellular Immunity in Two COVID-19 Breakthrough Infections After BNT162b2 Vaccine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gantner</w:t>
+                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.790212⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03696752v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of BA.5 neutralization in sera and nasal swabs from SARS-CoV-2 vaccinated individuals, with or without omicron breakthrough infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fourth dose of the mRNA-1273 SARS-CoV-2 vaccine improves serum neutralization against the Delta variant in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilies Benotmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lynda Handala</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5), pp.1073-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04082610v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreak in vaccinated patients from a haemodialysis unit: antibody titres as a marker of protection from infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hummel</w:t>
+                <w:t xml:space="preserve">IRF8 regulates efficacy of therapeutic anti‐CD20 monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Biton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (10), pp.1648-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202250037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03696758v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRF8 regulates efficacy of therapeutic anti‐CD20 monoclonal antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
+                <w:t xml:space="preserve">Immunogenicity of BNT162b2 vaccine against the Alpha and Delta variants in immunocompromised patients with systemic inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ouedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Buffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202250037⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (5), pp.720-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2021-221508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833626v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of BNT162b2 vaccine against the Alpha and Delta variants in immunocompromised patients with systemic inflammatory diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Delage</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2021-221508⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7898), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698561v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Phagocytosis by an HIV antibody is associated with reduced viremia irrespective of enhanced complement lysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpi Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28250-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fourth dose of the mRNA-1273 SARS-CoV-2 vaccine improves serum neutralization against the Delta variant in kidney transplant recipients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutralising antibody responses to SARS-CoV-2 omicron among elderly nursing home residents following a booster dose of BNT162b2 vaccine: A community-based, prospective, longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.101576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03696743v1</w:t>
+                <w:t xml:space="preserve">hal-03740505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration of BA.5 neutralization in sera and nasal swabs from SARS-CoV-2 vaccinated individuals, with or without omicron breakthrough infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Françoise Porot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.838-847.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04082610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case Report: Evolution of Humoral and Cellular Immunity in Two COVID-19 Breakthrough Infections After BNT162b2 Vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+                <w:t xml:space="preserve">Floriane Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel André</w:t>
+                <w:t xml:space="preserve">Pierre Gantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+                <w:t xml:space="preserve">Morgane Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.790212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.790212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of DAXX as a restriction factor of SARS-CoV-2 through a CRISPR/Cas9 screen</w:t>
               </w:r>
@@ -4485,90 +4485,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadly neutralizing anti-HIV-1 antibodies tether viral particles at the surface of infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.630. </w:t>
@@ -4753,51 +4753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the SARS-CoV-2 Antibody Avidity Response Following Infection and Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Woudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,2037 +5002,2037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04165260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+                <w:t xml:space="preserve">Anti-CD38 therapy impairs SARS-CoV-2 vaccine response against alpha and delta variants in patients with multiple myeloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Henriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Zerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Prot</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ouedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (6), pp.942-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2021013714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697587v1</w:t>
+                <w:t xml:space="preserve">pasteur-03696807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-CD38 therapy impairs SARS-CoV-2 vaccine response against alpha and delta variants in patients with multiple myeloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Henriquez</w:t>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Zerbit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (6), pp.942-946. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2021013714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03696807v1</w:t>
+                <w:t xml:space="preserve">hal-03697587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting an IgG Fc Loss-of-Function Experiment: the Role of Complement in HIV Broadly Neutralizing Antibody b12 Activity</w:t>
+                <w:t xml:space="preserve">Release of infectious virus and cytokines in nasopharyngeal swabs from individuals infected with non-alpha or alpha SARS-CoV-2 variants: an observational retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin S. Goldberg</w:t>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengzi I. Kaku</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01743-21⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03696816v1</w:t>
+                <w:t xml:space="preserve">hal-03408666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics Associated with Olfactory and Taste Disorders in COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Asymptomatic and symptomatic SARS-CoV-2 infections elicit polyfunctional antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55 (5), pp.381-386. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (5), pp.100275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000517066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528578v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03229805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Godot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severin Coleon</w:t>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481526v1</w:t>
+                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of infectious virus and cytokines in nasopharyngeal swabs from individuals infected with non-alpha or alpha SARS-CoV-2 variants: an observational retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robillard</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection in schools in a northern French city: a retrospective serological cohort study in an area of high transmission, France, January to April 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103637⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (15), pp.2001695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2021.26.15.2001695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408666v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03236257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic and symptomatic SARS-CoV-2 infections elicit polyfunctional antibodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of infectious SARS-CoV-2 B.1.1.7 and B.1.351 variants to neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100275⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-021-01318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03229805v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03207907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection induces the dedifferentiation of multiciliated cells and impairs mucociliary clearance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Sex Differences in the Evolution of Neutralizing Antibodies to Severe Acute Respiratory Syndrome Coronavirus 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréie Velay-Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24521-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (6), pp.983-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319522v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in schools in a northern French city: a retrospective serological cohort study in an area of high transmission, France, January to April 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Madec</w:t>
+                <w:t xml:space="preserve">Reduced sensitivity of SARS-CoV-2 variant Delta to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2021.26.15.2001695⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596 (7871), pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03777-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03236257v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the Severe Acute Respiratory Syndrome Coronavirus 2 Antibody Response and Serological Estimation of Time Since Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Garcia</w:t>
+                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab375⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (34), pp.eabg4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319587v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex assays for the identification of serological signatures of SARS-CoV-2 infection: an antibody-based diagnostic and machine learning study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the Severe Acute Respiratory Syndrome Coronavirus 2 Antibody Response and Serological Estimation of Time Since Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Woudenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Narimane Nekkab</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30197-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (9), pp.1489-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128905v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03319587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune checkpoint inhibitors increase T cell immunity during SARS-CoV-2 infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Multiplex assays for the identification of serological signatures of SARS-CoV-2 infection: an antibody-based diagnostic and machine learning study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte A. Cockram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Nekkab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4081⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.e60-e69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(20)30197-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03334080v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in the Evolution of Neutralizing Antibodies to Severe Acute Respiratory Syndrome Coronavirus 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+                <w:t xml:space="preserve">Revisiting an IgG Fc Loss-of-Function Experiment: the Role of Complement in HIV Broadly Neutralizing Antibody b12 Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin S. Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengzi I. Kaku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab127⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.e01743-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01743-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606632v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of infectious SARS-CoV-2 B.1.1.7 and B.1.351 variants to neutralizing antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Characteristics Associated with Olfactory and Taste Disorders in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-021-01318-5⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (5), pp.381-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000517066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03207907v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced sensitivity of SARS-CoV-2 variant Delta to antibody neutralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Veyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Severin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 596 (7871), pp.276-280. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03777-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03696844v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera neutralizing activities against SARS-CoV-2 and multiple variants six month after hospitalization for COVID-19</w:t>
               </w:r>
@@ -7070,51 +7070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.ciab308. </w:t>
@@ -7152,90 +7152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct systemic and mucosal immune responses during acute SARS-CoV-2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Zafilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Zafilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,64 +7688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of antibody responses up to 13 months after SARS-CoV-2 infection and risk of reinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gantner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,103 +8090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serologic responses to SARS-CoV-2 infection among hospital staff with mild disease in eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59, pp.102915. </w:t>
@@ -8224,103 +8224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (559), pp.eabc3103. </w:t>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8486,377 +8486,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03253133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated thymopoiesis and improved T‐cell responses in HLA‐A2/‐DR2 transgenic BRGS‐based human immune system mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Envelope Recognition by Polyreactive and Cross-Reactive Intestinal B Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Masse-Ranson</w:t>
+                <w:t xml:space="preserve">Ayrin Kök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dusseaux</w:t>
+                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Fiquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Boussand</w:t>
+                <w:t xml:space="preserve">Valérie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201848001⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.572-585.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02875581v1</w:t>
+                <w:t xml:space="preserve">hal-02102470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Envelope Recognition by Polyreactive and Cross-Reactive Intestinal B Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Accelerated thymopoiesis and improved T‐cell responses in HLA‐A2/‐DR2 transgenic BRGS‐based human immune system mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Masse-Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dusseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayrin Kök</w:t>
+                <w:t xml:space="preserve">Oriane Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
+                <w:t xml:space="preserve">Sylvie Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lorin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Maud Boussand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.572-585.e7. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (6), pp.954-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201848001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102470v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02875581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti‐ HIV ‐1 antibodies trigger non‐lytic complement deposition on infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), pp.e49351. </w:t>
@@ -9188,51 +9188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Jarossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Eden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9309,90 +9309,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human immune system mouse model with robust lymph node development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Masse-Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacarias Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrin Kök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (8), pp.623-630. </w:t>
@@ -9424,563 +9424,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02875578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus induces massive cytoplasmic vacuolization and paraptosis‐like death in infected cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasensitive HIV-1 p24 Assay Detects Single Infected Cells and Differences in Reservoir Induction by Latency Reversal Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Compton</w:t>
+                <w:t xml:space="preserve">Caroline Pereira Bittencourt Passaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Amraoui</w:t>
+                <w:t xml:space="preserve">Jérémie Decalf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
+                <w:t xml:space="preserve">Annie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Angin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201695597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (6), pp.e02296-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02296-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03253584v1</w:t>
+                <w:t xml:space="preserve">pasteur-01484315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive HIV-1 p24 Assay Detects Single Infected Cells and Differences in Reservoir Induction by Latency Reversal Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pereira Bittencourt Passaes</w:t>
+                <w:t xml:space="preserve">Zika virus induces massive cytoplasmic vacuolization and paraptosis‐like death in infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie David</w:t>
+                <w:t xml:space="preserve">Sonia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Angin</w:t>
+                <w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (6), pp.e02296-16. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (12), pp.1653-1668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02296-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.201695597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01484315v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03253584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of ADCC breadth of human non-neutralizing anti-HIV-1 antibodies.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: CD32a is a marker of a CD4 T-cell HIV reservoir harbouring replication-competent proviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+                <w:t xml:space="preserve">B Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Baleux</w:t>
+                <w:t xml:space="preserve">G Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl López-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Raffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02440-16⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546 (7660), pp.686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature22807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487928v1</w:t>
+                <w:t xml:space="preserve">hal-01503531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: CD32a is a marker of a CD4 T-cell HIV reservoir harbouring replication-competent proviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jl López-Zaragoza</w:t>
+                <w:t xml:space="preserve">Lack of ADCC breadth of human non-neutralizing anti-HIV-1 antibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bruel</w:t>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Raffel</w:t>
+                <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 546 (7660), pp.686. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (8), pp.e02440-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature22807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02440-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503531v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV Fusion in Dendritic Cells Occurs Mainly at the Surface and Is Limited by Low CD4 Levels</w:t>
               </w:r>
@@ -9992,51 +9992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aaron Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,338 +10228,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadly neutralizing antibodies suppress post-transcytosis HIV-1 infectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD4-mimetic sulfopeptide conjugates display sub-nanomolar anti-HIV-1 activity and protect macaques against a SHIV162P3 vaginal challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Malbec</w:t>
+                <w:t xml:space="preserve">Kevin K Ariën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T Bruel</w:t>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Porrot</w:t>
+                <w:t xml:space="preserve">Yves-Marie Coïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mi.2016.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01417469v1</w:t>
+                <w:t xml:space="preserve">pasteur-01423094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4-mimetic sulfopeptide conjugates display sub-nanomolar anti-HIV-1 activity and protect macaques against a SHIV162P3 vaginal challenge.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadly neutralizing antibodies suppress post-transcytosis HIV-1 infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin K Ariën</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baleux</w:t>
+                <w:t xml:space="preserve">M Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Desjardins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">C Eden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Coïc</w:t>
+                <w:t xml:space="preserve">F Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34829. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mi.2016.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01423094v1</w:t>
+                <w:t xml:space="preserve">pasteur-01417469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic Cells from HIV Controllers Have Low Susceptibility to HIV-1 Infection In Vitro but High Capacity to Capture HIV-1 Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Hamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Versmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10649,64 +10649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of HIV-1-infected cells by broadly neutralizing antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10796,64 +10796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ayinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia G Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11064,51 +11064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex A Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11580,307 +11580,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and immunogenicity of the mycobacterial Ag85B/ESAT-6 antigens produced in transgenic plants by elastin-like peptide fusion strategy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epithelial induction of porcine suppressor of cytokine signaling 2 (SOCS2) gene expression in response to Entamoeba histolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Manuela Floss</w:t>
+                <w:t xml:space="preserve">Roseline Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mockey</w:t>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+                <w:t xml:space="preserve">Nancy Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Brosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Diogon</w:t>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (5), pp.562-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2009.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/274346⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528178v1</w:t>
+                <w:t xml:space="preserve">hal-02665993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial induction of porcine suppressor of cytokine signaling 2 (SOCS2) gene expression in response to Entamoeba histolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and immunogenicity of the mycobacterial Ag85B/ESAT-6 antigens produced in transgenic plants by elastin-like peptide fusion strategy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Guibon</w:t>
+                <w:t xml:space="preserve">Doreen Manuela Floss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+                <w:t xml:space="preserve">Michael Mockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Guillén</w:t>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+                <w:t xml:space="preserve">Damien Brosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2009.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.274346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/274346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665993v1</w:t>
+                <w:t xml:space="preserve">hal-00528178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11924,51 +11924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Girard-Misguich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12055,64 +12055,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological reconstruction of COVID-19 epidemics through analysis of antibody kinetics to SARS-CoV-2 proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Woudenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12173,90 +12173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct systemic and mucosal immune responses to SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikaïa Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12285,263 +12285,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection damages airway motile cilia and impairs mucociliary clearance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection in primary schools in northern France: A retrospective cohort study in an area of high transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03244406v1</w:t>
+                <w:t xml:space="preserve">pasteur-03147095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in primary schools in northern France: A retrospective cohort study in an area of high transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection damages airway motile cilia and impairs mucociliary clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lazarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03147095v1</w:t>
+                <w:t xml:space="preserve">pasteur-03244406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, sensitive and quantitative FACS-based test for SARS-CoV-2 serology in humans and animals</w:t>
               </w:r>
@@ -12645,90 +12645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster of COVID-19 in northern France: A retrospective closed cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58569C10"/>
+    <w:nsid w:val="91701CEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13084,51 +13084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-4261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169340171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00831-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2025.113886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111962" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04645014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110354" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jungbauer-Groznica" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dehan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha S Kelkar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Goldberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00282-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courtot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sturmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01351-23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thane Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Monakhova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lepioshkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c05900" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087563v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36561-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04165265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spencer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ordonez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barnette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221247120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04138728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000799" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011282" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28250-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101576" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gallais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Solis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.790212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.09.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Servais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250037" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ouedrani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Buffier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221508" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.02.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvino Maestri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.817905" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Torres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ozorowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Andreano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Copps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120976119" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04165260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Toniutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100850" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Henriquez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zerbit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013714" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Goldberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzi I. Kaku" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01743-21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517066" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100275" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606632v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ie Velay-Rusch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab127" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Betton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab308" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zafilaza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23128-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21111-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103561" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Miyara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mohr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abd2223" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02561978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ducher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Comm&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01783-19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102915" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boussand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201848001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Fenwick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silacci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafima Guseva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3416843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Echebli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190334" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803507v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eden" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.04.101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-018-0071-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01484315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira Bittencourt Passaes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02296-16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Descours" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petitjean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez-Zaragoza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bruel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raffel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22807" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aaron Donahue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Porrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01248-17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Descours" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis L&#243;pez-Zaragoza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Raffel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21710" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01417469v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malbec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eden" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porrot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.106" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01423094v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K Ari&#235;n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34829" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375755v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160251" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372403v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ayinde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G Prado" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00069-15" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109877v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Compton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2014.11.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650556v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.01.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPK0MP5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Guibon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guill&#233;n" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.12.017" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9R02LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girard-Misguich" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guibon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-bruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3952-4261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169340171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00831-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05266592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Donnadieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2025.113886" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leducq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cottignies-Calamarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111962" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jungbauer-Groznica" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dehan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13272" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04645014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chalopin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha S Kelkar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Goldberg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00282-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Courtot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sturmach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1004397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01351-23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04165265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Goldberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spencer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Pandey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ordonez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Barnette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221247120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04146212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Woudenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Pinaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pelleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.25.2200681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04138728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/COH.0000000000000799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thane Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Monakhova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lepioshkin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c05900" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087563v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36561-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011282" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696758v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Boudhabhay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Servais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.02.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hadjadj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ouedrani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Buffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221508" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28250-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101576" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.09.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gallais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Solis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.790212" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvino Maestri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Sorn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.817905" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082754v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Torres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ozorowski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Andreano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Copps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2120976119" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04082742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14071491" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04165260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Toniutti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100850" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Henriquez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Zerbit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013714" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100275" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24521-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ie Velay-Rusch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab127" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03334080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tetu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319587v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab375" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128905v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte A. Cockram" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Nekkab" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(20)30197-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696816v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Goldberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengzi I. Kaku" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01743-21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03528578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517066" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Betton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Livrozet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab308" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03384279v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Goncalves" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beretta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-021-01028-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kern&#233;is" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Imbeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab369" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997295v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zafilaza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sterlin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23128-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21111-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103561" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Miyara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mohr" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anna" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abd2223" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02561978v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ducher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Comm&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01783-19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606631v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102915" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875581v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dusseaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Darche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boussand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201848001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pinto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Fenwick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Silacci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafima Guseva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3416843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Echebli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupuy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Passaes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190334" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803507v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prigent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Jarossay" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eden" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.04.101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacarias Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-018-0071-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01484315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pereira Bittencourt Passaes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decalf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie David" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Angin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02296-16" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503531v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Descours" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Petitjean" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez-Zaragoza" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bruel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Raffel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22807" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253577v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chauveau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aaron Donahue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Porrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01248-17" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777383v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Descours" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Petitjean" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis L&#243;pez-Zaragoza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Raffel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21710" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01423094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin K Ari&#235;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34829" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01417469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malbec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eden" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Porrot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2016.106" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375755v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Hamimi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Versmisse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Weiss" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160251" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372403v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ayinde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia G Prado" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00069-15" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01414959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cosma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Youn Shin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03723-14" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109877v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A Compton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2014.11.001" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940446v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;moulins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rogez-Kreuz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dutrieux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003915" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650556v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Girard-Misguich" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.01.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLPK0MP5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129611v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028795" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665993v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Guibon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guill&#233;n" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.12.017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP9R02LK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818906v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Girard-Misguich" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guibon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03161603v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147095v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338518v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel Ribes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Gu&#233;ry" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Joly Featherstone" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>