--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -903,209 +903,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially dissipative hyperbolic systems in the critical regularity setting: The multi-dimensional case</w:t>
+                <w:t xml:space="preserve">Partially dissipative one-dimensional hyperbolic systems in the critical regularity setting, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 165, pp.1-41. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.85-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2022.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227196v1</w:t>
+                <w:t xml:space="preserve">hal-03097289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially dissipative one-dimensional hyperbolic systems in the critical regularity setting, and applications</w:t>
+                <w:t xml:space="preserve">Partially dissipative hyperbolic systems in the critical regularity setting: The multi-dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.85-125. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097289v2</w:t>
+                <w:t xml:space="preserve">hal-04227196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1117,392 +1117,392 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compressible Euler system with damping in hybrid Besov spaces: global well-posedness and relaxation limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relaxation towards mechanical equilibrium for two-pressure compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burtea Cosmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zihao Song</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin--Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491484v1</w:t>
+                <w:t xml:space="preserve">hal-05485386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relaxation towards mechanical equilibrium for two-pressure compressible flows</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The compressible Euler system with damping in hybrid Besov spaces: global well-posedness and relaxation limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burtea Cosmin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05485386v1</w:t>
+                <w:t xml:space="preserve">hal-05491484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Time Asymptotics for Hyperbolic Systems with Non-Symmetric Relaxation: An Algorithmic Approach</w:t>
+                <w:t xml:space="preserve">Compressible Euler equations with time-dependent damping in the critical regularity setting: global well-posedness and strong relaxation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Liverani</w:t>
+                <w:t xml:space="preserve">Xinghong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qimeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976583v1</w:t>
+                <w:t xml:space="preserve">hal-05404720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible Euler equations with time-dependent damping in the critical regularity setting: global well-posedness and strong relaxation limit</w:t>
+                <w:t xml:space="preserve">Large-Time Asymptotics for Hyperbolic Systems with Non-Symmetric Relaxation: An Algorithmic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Liverani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinghong Pan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05404720v1</w:t>
+                <w:t xml:space="preserve">hal-04976583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularity aspects of Leray-Hopf solutions to the 2D Inhomogeneous Navier-Stokes system and applications to weak-strong uniqueness</w:t>
               </w:r>
@@ -1949,51 +1949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Crin-Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Shou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad3f66" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan &#352;kondri&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Violini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01036-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202523500161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bianchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Paicu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01945-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.02.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02450-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1477295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227196v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097289v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.85" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burtea Cosmin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin--Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Liverani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghong Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Nitti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853290v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03855442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PESC0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Crin-Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Shou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad3f66" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan &#352;kondri&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Violini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01036-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202523500161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bianchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Paicu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01945-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.02.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02450-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1477295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097289v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.85" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burtea Cosmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin--Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Song" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghong Pan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Liverani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Nitti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853290v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03855442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PESC0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>