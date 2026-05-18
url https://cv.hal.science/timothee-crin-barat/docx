--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -155,1296 +155,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative derivation of a two-phase porous media system from the one-velocity Baer-Nunziato and Kapila systems</w:t>
+                <w:t xml:space="preserve">RELATIVE ENERGY METHOD FOR WEAK-STRONG UNIQUENESS OF THE INHOMOGENEOUS NAVIER-STOKES EQUATIONS FAR FROM VACUUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Tan</w:t>
+                <w:t xml:space="preserve">Stefan Škondrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Violini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad3f66⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-024-01036-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862724v1</w:t>
+                <w:t xml:space="preserve">hal-04862718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELATIVE ENERGY METHOD FOR WEAK-STRONG UNIQUENESS OF THE INHOMOGENEOUS NAVIER-STOKES EQUATIONS FAR FROM VACUUM</w:t>
+                <w:t xml:space="preserve">Strong relaxation limit and uniform time asymptotics of the Jin-Xin model in the Lp framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Škondrić</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Violini</w:t>
+                <w:t xml:space="preserve">Jianzhong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science China Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, https://www.sciengine.com/SCM/doi/10.1007/s11425-023-2367-5;JSESSIONID=d34b19bd-1cd5-43da-bc4f-b23e25edb91d</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862718v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-relaxation limit for a one-velocity Baer–Nunziato model to a Kapila model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative derivation of a two-phase porous media system from the one-velocity Baer-Nunziato and Kapila systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202523500161⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ad3f66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862784v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Approximation and Asymptotic Stability of Stratified Solutions to the IPM Equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global existence for partially dissipative hyperbolic systems in the Lp framework, and relaxation limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marius Paicu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-023-01945-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 386 (3-4), pp.2159-2206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-022-02450-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862711v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFUSIVE RELAXATION LIMIT OF THE MULTI-DIMENSIONAL HYPERBOLIC JIN-XIN SYSTEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation Approximation and Asymptotic Stability of Stratified Solutions to the IPM Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Paicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 357, pp.302-331. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-023-01945-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862747v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global existence for partially dissipative hyperbolic systems in the Lp framework, and relaxation limit</w:t>
+                <w:t xml:space="preserve">DIFFUSIVE RELAXATION LIMIT OF THE MULTI-DIMENSIONAL HYPERBOLIC JIN-XIN SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00208-022-02450-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357, pp.302-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531038v1</w:t>
+                <w:t xml:space="preserve">hal-04862747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperbolic-parabolic chemotaxis system modelling vasculogenesis: global dynamics and relaxation limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-relaxation limit for a one-velocity Baer–Nunziato model to a Kapila model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Burtea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1477295⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (04), pp.687-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202523500161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862743v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially dissipative one-dimensional hyperbolic systems in the critical regularity setting, and applications</w:t>
+                <w:t xml:space="preserve">The hyperbolic-parabolic chemotaxis system modelling vasculogenesis: global dynamics and relaxation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyou He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.85-125. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (5), pp.4445-4492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1477295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097289v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially dissipative hyperbolic systems in the critical regularity setting: The multi-dimensional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partially dissipative one-dimensional hyperbolic systems in the critical regularity setting, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.85-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/paa.2022.4.85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relaxation towards mechanical equilibrium for two-pressure compressible flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The compressible Euler system with damping in hybrid Besov spaces: global well-posedness and relaxation limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gonin--Joubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05485386v1</w:t>
+                <w:t xml:space="preserve">hal-05491484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compressible Euler system with damping in hybrid Besov spaces: global well-posedness and relaxation limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relaxation towards mechanical equilibrium for two-pressure compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burtea Cosmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gonin--Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihao Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05491484v1</w:t>
+                <w:t xml:space="preserve">hal-05485386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible Euler equations with time-dependent damping in the critical regularity setting: global well-posedness and strong relaxation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinghong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qimeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Time Asymptotics for Hyperbolic Systems with Non-Symmetric Relaxation: An Algorithmic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Liverani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,357 +1547,533 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity aspects of Leray-Hopf solutions to the 2D Inhomogeneous Navier-Stokes system and applications to weak-strong uniqueness</w:t>
+                <w:t xml:space="preserve">A NEW CHARACTERIZATION OF THE DISSIPATION STRUCTURE AND THE RELAXATION LIMIT FOR THE COMPRESSIBLE EULER-MAXWELL SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Violini</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Jun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Yun Shou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862776v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative derivation of a two-phase porous media system from the one-velocity Baer-Nunziato and Kapila systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling-Yun Shou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853290v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularity aspects of Leray-Hopf solutions to the 2D Inhomogeneous Navier-Stokes system and applications to weak-strong uniqueness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola de Nitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Tan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Stefan Škondrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Violini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853290v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partially dissipative hyperbolic systems in the critical regularity setting : the multi-dimensional case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes hyperboliques partiellement dissipatifs et applications à la mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Crin-Barat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Paris-Est, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PESC0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03855442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1949,51 +2220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Crin-Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Shou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad3f66" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan &#352;kondri&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Violini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01036-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202523500161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bianchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Paicu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01945-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.02.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02450-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1477295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097289v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.85" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burtea Cosmin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin--Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Song" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghong Pan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Liverani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Nitti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853290v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03855442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PESC0069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Crin-Barat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yun Shou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862718v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan &#352;kondri&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Violini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-024-01036-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345013v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ad3f66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-022-02450-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bianchini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Paicu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-023-01945-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.02.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Burtea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202523500161" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyou He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1477295" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2022.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097289v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2022.4.85" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burtea Cosmin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin--Joubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghong Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qimeng Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Liverani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Jun Peng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853290v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola de Nitti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03855442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PESC0069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>