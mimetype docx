--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -459,1233 +459,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t>
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Albasha</w:t>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Millan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515282v1</w:t>
+                <w:t xml:space="preserve">hal-04644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brault</w:t>
+                <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roques</w:t>
+                <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lamblin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
+                <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563189v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Pauline Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.jkae038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478335v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644963v1</w:t>
+                <w:t xml:space="preserve">hal-04478335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Haug</w:t>
+                <w:t xml:space="preserve">Claude Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Messmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139254v1</w:t>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190551v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delavault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694172v1</w:t>
+                <w:t xml:space="preserve">hal-03559043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 233 (6), pp.2573-2584. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559043v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,90 +1762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika M Messmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1896,90 +1896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Torres-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,265 +2556,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantBreedGame : a serious game that puts students in the breeder’s seat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Chouiki Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci2019.03.0183le⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164159v1</w:t>
+                <w:t xml:space="preserve">hal-02628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laucou</w:t>
+                <w:t xml:space="preserve">PlantBreedGame : a serious game that puts students in the breeder’s seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2019.03.0183le⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628952v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of grapevine wood colonization by the dieback fungus Eutypa lata</w:t>
               </w:r>
@@ -2826,64 +2826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,624 +2924,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) pilot analysis: multitissue gene regulation in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The epigenomic landscape of African rainforest hunter-gatherers and farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Macisaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1262110⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157916v1</w:t>
+                <w:t xml:space="preserve">pasteur-01238387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty Tips for High-School Students Engaging in Research with Scientists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) pilot analysis: multitissue gene regulation in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2015.00007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6235), pp.648-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235876v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenomic landscape of African rainforest hunter-gatherers and farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty Tips for High-School Students Engaging in Research with Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Fagny</w:t>
+                <w:t xml:space="preserve">Gerard Campderrós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Patin</w:t>
+                <w:t xml:space="preserve">María García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rotival</w:t>
+                <w:t xml:space="preserve">Macarena Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia L. Macisaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Marta Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, 11 p. </w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frym.2015.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01238387v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical framework for joint eQTL analysis in multiple tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoquan Wen</w:t>
+                <w:t xml:space="preserve">John Lonsdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pritchard</w:t>
+                <w:t xml:space="preserve">Emile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Stephens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mike Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003486⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.580 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.2653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190566v1</w:t>
+                <w:t xml:space="preserve">hal-01374823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emile Thomas</w:t>
+                <w:t xml:space="preserve">A statistical framework for joint eQTL analysis in multiple tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Salvatore</w:t>
+                <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip Phillips</w:t>
+                <w:t xml:space="preserve">Jonathan Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Lo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45 (6), pp.580 - 585. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.2653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374823v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research community: Pilot scheme for misconduct database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Julou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions in crop breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QLife Quantitative biology winter school "Polygenic Adaptation : from Quantitative Genetics to Population Genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL; ENS Ulm, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4502,90 +4502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the genetic basis of mixing ability and investigating its genetic architecture: case studies in wheat varietal mixtures and wheat-pea intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Remérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemay Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eucarpia Biometrics, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,273 +4604,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Génétique des interactions plantes-plantes et application en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontre chercheurs - acteurs du PPR CPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936930v1</w:t>
+                <w:t xml:space="preserve">hal-04517169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique des interactions plantes-plantes et application en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre chercheurs - acteurs du PPR CPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517169v1</w:t>
+                <w:t xml:space="preserve">hal-04936930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4912,90 +4912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5020,90 +5020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5128,77 +5128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,1124 +5247,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Comprendre le comportement de génotypes en mélange : expérimentations et modélisations appliquées au blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Agroécologie du réseau C-BASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936882v1</w:t>
+                <w:t xml:space="preserve">hal-04936885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
+              <w:t xml:space="preserve">PlantComp2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188639v1</w:t>
+                <w:t xml:space="preserve">hal-04936896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement de génotypes en mélange : expérimentations et modélisations appliquées au blé tendre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agroécologie du réseau C-BASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936885v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantComp2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936896v1</w:t>
+                <w:t xml:space="preserve">hal-04936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936828v1</w:t>
+                <w:t xml:space="preserve">hal-04936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des proportions variétales de grains de blé par SPIR et imagerie hyperspectrale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres HelioSPIR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317724v1</w:t>
+                <w:t xml:space="preserve">hal-04936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Estimation des proportions variétales de grains de blé par SPIR et imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres HelioSPIR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936879v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936889v1</w:t>
+                <w:t xml:space="preserve">hal-04936828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N H Zaracho Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936827v1</w:t>
+                <w:t xml:space="preserve">hal-03356206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356206v1</w:t>
+                <w:t xml:space="preserve">hal-04936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca?</w:t>
               </w:r>
@@ -6469,1829 +6469,1829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Bidel</w:t>
+                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Nsibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. 242 p</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736417v1</w:t>
+                <w:t xml:space="preserve">hal-01830311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical modelling for QTL detection and marker selection in a bi-parental grapevine population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868802v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Savoi</w:t>
+                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857673v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezk Shahood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857671v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate statistical modelling for QTL detection and marker selection in a bi-parental grapevine population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Rodriguez Cano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Yobrégat</w:t>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868812v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Harvengt</w:t>
+                <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. 242 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733777v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
+                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Rodriguez Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734488v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Doligez</w:t>
+                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger</w:t>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857674v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pascal</w:t>
+                <w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819033v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Doligez</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848564v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733705v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanc</w:t>
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830311v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877345v1</w:t>
+                <w:t xml:space="preserve">hal-02733705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,51 +8346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement Syrah x Grenache: générateur de diversité entre recherche et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information et d’échanges sur la création de variétés résistantes organisée par l’Institut Rhodanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Orange, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8678,51 +8678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8803,51 +8803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,290 +8909,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de zones du génome impliquées dans la tolérance et/ou la résistance aux prinipaux pathogènes des maladies du bois au sein des variétés de vigne cultivées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Projet EDGARR de sélection génomique chez la vigne pour la filière rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Maladies du bois de la Vigne de l’Institut Français de la Vigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, COLMAR, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet R2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Teich, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742085v1</w:t>
+                <w:t xml:space="preserve">hal-01235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EDGARR de sélection génomique chez la vigne pour la filière rosé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Recherche de zones du génome impliquées dans la tolérance et/ou la résistance aux prinipaux pathogènes des maladies du bois au sein des variétés de vigne cultivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet R2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Teich, France. 34 p</w:t>
+              <w:t xml:space="preserve">Journées Maladies du bois de la Vigne de l’Institut Français de la Vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, COLMAR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235879v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference of tissue-consistent and tissue-specific eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the American Society of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9342,51 +9342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET, pipelines for the detection and annotation of transposable elements in genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Triticeae Mapping Initiative - 3rd COST Tritigen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9403,1056 +9403,1181 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging a broad gradient of plant-plant interactions to efficiently breed for cereale-legume mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluating the STICS research branch for intercrops and its coupling with an epidemiological model: case study on winter wheat-pea with brown rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deheinzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546246v1</w:t>
+                <w:t xml:space="preserve">hal-05570944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of monovarietal and mixed stand performances to study the genetic architecture of indirect genetic eﬀects in wheat cultivar mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Leveraging a broad gradient of plant-plant interactions to efficiently breed for cereale-legume mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemay Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548238v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinants of indirect genetic effects: GWAS in a bread wheat MAGIC population</w:t>
+                <w:t xml:space="preserve">Joint analysis of monovarietal and mixed stand performances to study the genetic architecture of indirect genetic eﬀects in wheat cultivar mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Remérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Eucarpia Biometrics in Plant Breeding Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. </w:t>
+              <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795170v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM: a functional-structural model to study plant growth and interactions with neighbors in wheat variety mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Genetic determinants of indirect genetic effects: GWAS in a bread wheat MAGIC population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Remérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2020 : 9th International Conference on FUNCTIONAL-STRUCTURAL PLANT MODELS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual Conference), Germany</w:t>
+              <w:t xml:space="preserve">XVIIIth Eucarpia Biometrics in Plant Breeding Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961398v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WHEAMM: a functional-structural model to study plant growth and interactions with neighbors in wheat variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">FSPM 2020 : 9th International Conference on FUNCTIONAL-STRUCTURAL PLANT MODELS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual Conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972998v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection génomique - Quelles perspectives chez les Prunus ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
+                <w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. 1 p, 2017</w:t>
+              <w:t xml:space="preserve">6. International Conference of Quantitative Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789979v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection génomique - Quelles perspectives chez les Prunus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+                <w:t xml:space="preserve">Mariem N'Sibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
+              <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. 1 p, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742772v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical inference of eQTL sharing among many tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the American Society of Human Genetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Boston, United States. , 2013</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p., 2016, Sustainable grape and wine production in the context of climate change</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268700v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical inference of eQTL sharing among many tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoquan Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd Annual Meeting of the American Society of Human Genetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Boston, United States. , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use cases and improvements of REPET package : pipeline and tools to identify and annotate TEs in genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès National des Elements Transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Lyon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10462,51 +10587,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for annotating transposable elements in eukaryote genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10525,105 +10650,105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 859 (2 ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Science + Business Media LLC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 308 p., 2012, Methods in molecular biology (Clifton, N.J.), 978-1-61779-602-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-603-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element annotation in completely sequenced eukaryote genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée T. Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10642,83 +10767,83 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 330 p., 2012, Topics in Current Genetics, 978-3-642-31841-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31842-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10728,156 +10853,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10887,147 +11012,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary on-farm survey of maize-bean intercropping highlights key considerations for reviving traditional agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Vazeux-Blumental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Trabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11037,91 +11162,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la partie V du rapport du BAP sur l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2016, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11131,171 +11256,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annotation des éléments transposables par la compréhension de leur diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00560242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annotation des éléments transposables par la compréhension de leur diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11305,1552 +11430,1614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la génomique des éléments transposables à la génétique quantitative des interactions sociales entre plantes cultivées : contributions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Université Paris-Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05113060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (22)</w:t>
+        <w:t xml:space="preserve">Cours (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. EvoGEM, MNHN, Paris, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2026, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294281v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2025, pp.158</w:t>
+              <w:t xml:space="preserve">Master. EvoGEM, MNHN, Paris, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014269v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique des interactions plante-plante et perspectives d’utilisation en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Formation du projet MoBiDiv, Montpellier, France. 2025, pp.31</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2025, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029417v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Génétique des interactions plante-plante et perspectives d’utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2024, pp.78</w:t>
+              <w:t xml:space="preserve">Master. Formation du projet MoBiDiv, Montpellier, France. 2025, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592709v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mélanges de génotypes vus par la génétique quantitative (et un peu par l’écologie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Réunion du projet CoBreeding, Lusignan, France. 2023, pp.54</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2024, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240813v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of &amp;quot;Incorporation of Competitive Effects in Forest Tree or Animal Breeding Programs” by Muir in Genetics (2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Journal club of WP4 in the MoBiDiv project, France. 2023, pp.41</w:t>
+              <w:t xml:space="preserve">Master. EvoGEM, ENS Ulm, Paris, France. 2023, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099164v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Presentation of &amp;quot;Incorporation of Competitive Effects in Forest Tree or Animal Breeding Programs” by Muir in Genetics (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. EvoGEM, ENS Ulm, Paris, France. 2023, pp.39</w:t>
+              <w:t xml:space="preserve">Doctoral. Journal club of WP4 in the MoBiDiv project, France. 2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279303v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la génétique quantitative des interactions sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les mélanges de génotypes vus par la génétique quantitative (et un peu par l’écologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2022</w:t>
+              <w:t xml:space="preserve">Doctorat. Réunion du projet CoBreeding, Lusignan, France. 2023, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875268v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative geneticist’ journey from grapevine vineyards to wheat mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Introduction à la génétique quantitative des interactions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. CiBreed Seminar Series, Germany. 2021</w:t>
+              <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125471v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de sélection des aptitudes au mélange</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A quantitative geneticist’ journey from grapevine vineyards to wheat mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
+              <w:t xml:space="preserve">Doctoral. CiBreed Seminar Series, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172130v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions plante-plante : Bases éco-évolutives et génétique d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles dynamiques des interactions plantes x plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modèles de sélection des aptitudes au mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Forst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2018</w:t>
+              <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787828v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la modélisation statistique ? Une tentative de réponse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Introduction à la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. LabScience, France. 2017</w:t>
+              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790022v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que la modélisation statistique ? Une tentative de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2016</w:t>
+              <w:t xml:space="preserve">Licence. LabScience, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793019v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas de modélisation statistique par simulation avec la régression linéaire simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogènes de la vigne et choix du matériel végétal: prévention et création variétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prédiction génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cursus ingénieur (Module "diagnostic agronomique"), 2016</w:t>
+              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798135v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref état des lieux de la gestion des données au sein de la communauté &amp;quot;vigne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pathogènes de la vigne et choix du matériel végétal: prévention et création variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
+              <w:t xml:space="preserve">Cursus ingénieur (Module "diagnostic agronomique"), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792961v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">model4all: une initiative collaborative pour la modélisation statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bref état des lieux de la gestion des données au sein de la communauté &amp;quot;vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Master. France. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795664v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel sur les tests multiples (et au-delà)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">model4all: une initiative collaborative pour la modélisation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. France. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792527v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on (un)compressing files</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tutoriel sur les tests multiples (et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2015</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792210v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tutorial on (un)compressing files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12860,236 +13047,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eQtlBma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13157,51 +13344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF34316"/>
+    <w:nsid w:val="171D1D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13388,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>