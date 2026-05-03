--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -459,965 +459,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
+                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+                <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109368⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.jkae038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644963v1</w:t>
+                <w:t xml:space="preserve">hal-04563189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roques</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lamblin</w:t>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563189v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.109368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478335v1</w:t>
+                <w:t xml:space="preserve">hal-04644963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Becker</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+                <w:t xml:space="preserve">hal-04190551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights towards breeding for mixed cropping of spring pea and barley to increase yield and yield stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Haug</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 297, pp.108923. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190551v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cultivar mixtures to allelic mixtures: opposite effects of allelic richness between genotypes and genotype richness in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,103 +1494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t>
@@ -1628,51 +1628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide association and prediction study in grapevine deciphers the genetic architecture of multiple traits and identifies genes under many new QTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,90 +1762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in breeding for mixed cropping – incomplete factorials and the producer/associate concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika M Messmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1896,90 +1896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing multivariate, penalized regression methods for genomic prediction and QTL detection of drought-related traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Torres-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,265 +2556,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Tello</w:t>
+                <w:t xml:space="preserve">PlantBreedGame : a serious game that puts students in the breeder’s seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci2019.03.0183le⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628952v1</w:t>
+                <w:t xml:space="preserve">hal-02164159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantBreedGame : a serious game that puts students in the breeder’s seat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">A novel high-density grapevine (Vitis vinifera L.) integrated linkage map using GBS in a half-diallel population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Chouiki Alilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59, pp.1-2. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.2237-2252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2135/cropsci2019.03.0183le⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03351-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164159v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of grapevine wood colonization by the dieback fungus Eutypa lata</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rotival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Macisaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, 11 p. </w:t>
@@ -3064,51 +3064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) pilot analysis: multitissue gene regulation in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6235), pp.648-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3270,278 +3270,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical framework for joint eQTL analysis in multiple tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Lonsdale</w:t>
+                <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Thomas</w:t>
+                <w:t xml:space="preserve">Jonathan Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Salvatore</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.2653⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374823v1</w:t>
+                <w:t xml:space="preserve">hal-01190566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical framework for joint eQTL analysis in multiple tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">The Genotype-Tissue Expression (GTEx) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lonsdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoquan Wen</w:t>
+                <w:t xml:space="preserve">Mike Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pritchard</w:t>
+                <w:t xml:space="preserve">Phillip Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Stephens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edmund Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (5), </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.580 - 585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.2653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190566v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
               </w:r>
@@ -3789,248 +3789,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research community: Pilot scheme for misconduct database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">In search of lost trajectories: recovering the diversification of transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée T. Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Julou</w:t>
+                <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Riboli-Sasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ribrault</w:t>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/478037c⟩</w:t>
+              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.151-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mge.1.2.17094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642815v1</w:t>
+                <w:t xml:space="preserve">hal-00956371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of lost trajectories: recovering the diversification of transposable elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée T. Flutre</w:t>
+                <w:t xml:space="preserve">Research community: Pilot scheme for misconduct database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Julou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
+                <w:t xml:space="preserve">Livio Riboli-Sasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+                <w:t xml:space="preserve">Claire Ribrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (2), pp.151-154. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (37), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mge.1.2.17094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/478037c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956371v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering transposable element diversification in de novo annotation approaches</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4433,51 +4433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-plant interactions in crop breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QLife Quantitative biology winter school "Polygenic Adaptation : from Quantitative Genetics to Population Genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSL; ENS Ulm, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4502,90 +4502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the genetic basis of mixing ability and investigating its genetic architecture: case studies in wheat varietal mixtures and wheat-pea intercrops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Remérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemay Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eucarpia Biometrics, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,273 +4604,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique des interactions plantes-plantes et application en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre chercheurs - acteurs du PPR CPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517169v1</w:t>
+                <w:t xml:space="preserve">hal-04936930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reaction norms of wheat yield in pure vs mixed stands explained by tillering plasticities and shade avoidance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Génétique des interactions plantes-plantes et application en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontre chercheurs - acteurs du PPR CPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936930v1</w:t>
+                <w:t xml:space="preserve">hal-04517169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,765 +4906,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936906v1</w:t>
+                <w:t xml:space="preserve">hal-04188524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936903v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECOScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188524v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement de génotypes en mélange : expérimentations et modélisations appliquées au blé tendre</w:t>
+                <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lazerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agroécologie du réseau C-BASC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936885v1</w:t>
+                <w:t xml:space="preserve">hal-04188639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comprendre le comportement de génotypes en mélange : expérimentations et modélisations appliquées au blé tendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlantComp2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Journée Agroécologie du réseau C-BASC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936896v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">WHEAMM: a new functional-structural plant model to study plastic responses to competition for light in wheat cultivar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
+              <w:t xml:space="preserve">PlantComp2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188639v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the statistical inference of WHEAMM's parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Modélisation du projet MoBiDiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5683,688 +5683,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936879v1</w:t>
+                <w:t xml:space="preserve">hal-04936828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Estimation des proportions variétales de grains de blé par SPIR et imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Belny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ecarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres HelioSPIR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936889v1</w:t>
+                <w:t xml:space="preserve">hal-03317724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des proportions variétales de grains de blé par SPIR et imagerie hyperspectrale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres HelioSPIR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317724v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les normes de réactions dans les mélanges intraspécifiques à l'aide d'un modèle et d'une expérience à l'échelle de la plante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interne de l'UMR GQE - Le Moulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936828v1</w:t>
+                <w:t xml:space="preserve">hal-04936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356206v1</w:t>
+                <w:t xml:space="preserve">hal-04936827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N H Zaracho Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR PlasPhen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.533 - 542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2020.1297.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936827v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca?</w:t>
               </w:r>
@@ -6469,1829 +6469,1829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanc</w:t>
+                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Rodriguez Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830311v1</w:t>
+                <w:t xml:space="preserve">hal-01868812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877345v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezk Shahood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857671v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Savoi</w:t>
+                <w:t xml:space="preserve">Multivariate statistical modelling for QTL detection and marker selection in a bi-parental grapevine population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrot-Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857673v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical modelling for QTL detection and marker selection in a bi-parental grapevine population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Le Cunff</w:t>
+                <w:t xml:space="preserve">A novel high-density grapevine integrated linkage map using GBS in a multi-parental population: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tello Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868802v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating novel genotyping and phenotyping technologies for grape genetics. International Congress on Grapevine and Wine Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tello Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Logrono, Spain. 242 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Yobrégat</w:t>
+                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868812v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Harvengt</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733777v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pascal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819033v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734488v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848564v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Nsibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversifood Final Congress ‘Cultivating Diversity and Food Quality’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France. 105 p</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733705v1</w:t>
+                <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8346,51 +8346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8471,51 +8471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement Syrah x Grenache: générateur de diversité entre recherche et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’information et d’échanges sur la création de variétés résistantes organisée par l’Institut Rhodanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Orange, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,70 +8659,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
+                <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8738,116 +8738,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041049v1</w:t>
+                <w:t xml:space="preserve">hal-01269230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
+                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8863,103 +8863,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">OENO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269230v1</w:t>
+                <w:t xml:space="preserve">hal-03041049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EDGARR de sélection génomique chez la vigne pour la filière rosé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet R2D2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Teich, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,51 +8997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de zones du génome impliquées dans la tolérance et/ou la résistance aux prinipaux pathogènes des maladies du bois au sein des variétés de vigne cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,90 +9109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference of tissue-consistent and tissue-specific eQTLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the American Society of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9342,51 +9342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET, pipelines for the detection and annotation of transposable elements in genomic sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Triticeae Mapping Initiative - 3rd COST Tritigen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9443,51 +9443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the STICS research branch for intercrops and its coupling with an epidemiological model: case study on winter wheat-pea with brown rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Deheinzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth STICS seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Louvain-la-Neuve, Belgium</w:t>
@@ -9581,64 +9581,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging a broad gradient of plant-plant interactions to efficiently breed for cereale-legume mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemay Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9676,64 +9676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint analysis of monovarietal and mixed stand performances to study the genetic architecture of indirect genetic eﬀects in wheat cultivar mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Remérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Conference of EUCARPIA Biometrics in Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9771,64 +9771,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinants of indirect genetic effects: GWAS in a bread wheat MAGIC population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Remérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Eucarpia Biometrics in Plant Breeding Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9853,90 +9853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEAMM: a functional-structural model to study plant growth and interactions with neighbors in wheat variety mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 : 9th International Conference on FUNCTIONAL-STRUCTURAL PLANT MODELS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual Conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9961,90 +9961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of univariate and multivariate models for marker selection and genomic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,90 +10336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference of eQTL sharing among many tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Stephens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the American Society of Human Genetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Boston, United States. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10483,51 +10483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10601,77 +10601,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap for annotating transposable elements in eukaryote genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée T. Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Genetic Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 859 (2 ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10731,64 +10731,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element annotation in completely sequenced eukaryote genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée T. Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E. Permal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10867,90 +10867,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11176,51 +11176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la partie V du rapport du BAP sur l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2016, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11270,51 +11270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annotation des éléments transposables par la compréhension de leur diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11341,51 +11341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annotation des éléments transposables par la compréhension de leur diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot - Paris 7, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11444,51 +11444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la génomique des éléments transposables à la génétique quantitative des interactions sociales entre plantes cultivées : contributions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Université Paris-Saclay, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,51 +11538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2026, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11594,181 +11594,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. EvoGEM, MNHN, Paris, France. 2025, pp.45</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2025, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294281v1</w:t>
+                <w:t xml:space="preserve">hal-05014269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2025, pp.158</w:t>
+              <w:t xml:space="preserve">Master. EvoGEM, MNHN, Paris, France. 2025, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014269v1</w:t>
+                <w:t xml:space="preserve">hal-05294281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des interactions plante-plante et perspectives d’utilisation en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Formation du projet MoBiDiv, Montpellier, France. 2025, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11786,51 +11786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation, atténuation, diversification : de la génétique végétale pour l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. AgroParisTech, 22 place de l’Agronomie, 91120 Palaiseau, France. 2024, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11842,243 +11842,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Presentation of &amp;quot;Incorporation of Competitive Effects in Forest Tree or Animal Breeding Programs” by Muir in Genetics (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. EvoGEM, ENS Ulm, Paris, France. 2023, pp.39</w:t>
+              <w:t xml:space="preserve">Doctoral. Journal club of WP4 in the MoBiDiv project, France. 2023, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279303v1</w:t>
+                <w:t xml:space="preserve">hal-04099164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of &amp;quot;Incorporation of Competitive Effects in Forest Tree or Animal Breeding Programs” by Muir in Genetics (2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les mélanges de génotypes vus par la génétique quantitative (et un peu par l’écologie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Journal club of WP4 in the MoBiDiv project, France. 2023, pp.41</w:t>
+              <w:t xml:space="preserve">Doctorat. Réunion du projet CoBreeding, Lusignan, France. 2023, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099164v1</w:t>
+                <w:t xml:space="preserve">hal-04240813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mélanges de génotypes vus par la génétique quantitative (et un peu par l’écologie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Réunion du projet CoBreeding, Lusignan, France. 2023, pp.54</w:t>
+              <w:t xml:space="preserve">Master. EvoGEM, ENS Ulm, Paris, France. 2023, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240813v1</w:t>
+                <w:t xml:space="preserve">hal-04279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la génétique quantitative des interactions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12096,51 +12096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative geneticist’ journey from grapevine vineyards to wheat mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. CiBreed Seminar Series, Germany. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12171,51 +12171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions plante-plante : Bases éco-évolutives et génétique d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12233,77 +12233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles dynamiques des interactions plantes x plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12334,51 +12334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de sélection des aptitudes au mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Sélection pour la diversification intra-parcelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12396,51 +12396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12458,51 +12458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la modélisation statistique ? Une tentative de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. LabScience, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12514,504 +12514,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas de modélisation statistique par simulation avec la régression linéaire simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pathogènes de la vigne et choix du matériel végétal: prévention et création variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), France. 2016</w:t>
+              <w:t xml:space="preserve">Cursus ingénieur (Module "diagnostic agronomique"), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798157v1</w:t>
+                <w:t xml:space="preserve">hal-02798135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bref état des lieux de la gestion des données au sein de la communauté &amp;quot;vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2016</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793019v1</w:t>
+                <w:t xml:space="preserve">hal-02792961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogènes de la vigne et choix du matériel végétal: prévention et création variétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">model4all: une initiative collaborative pour la modélisation statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cursus ingénieur (Module "diagnostic agronomique"), 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798135v1</w:t>
+                <w:t xml:space="preserve">hal-02795664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bref état des lieux de la gestion des données au sein de la communauté &amp;quot;vigne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prédiction génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
+              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792961v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">model4all: une initiative collaborative pour la modélisation statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Premiers pas de modélisation statistique par simulation avec la régression linéaire simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Amélioration des plantes et ingénierie végétale méditerranéennes et tropicales (Atelier de prédiction et sélection génomique), France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02795664v1</w:t>
+                <w:t xml:space="preserve">hal-02798157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel sur les tests multiples (et au-delà)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tutorial on (un)compressing files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. France. 2015</w:t>
+              <w:t xml:space="preserve">Doctoral. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792527v1</w:t>
+                <w:t xml:space="preserve">hal-02792210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial on (un)compressing files</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tutoriel sur les tests multiples (et au-delà)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2015</w:t>
+              <w:t xml:space="preserve">Doctorat. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792210v1</w:t>
+                <w:t xml:space="preserve">hal-02792527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring about reproducibility in scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13061,64 +13061,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eQtlBma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoquan Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13149,51 +13149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13344,51 +13344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="171D1D90"/>
+    <w:nsid w:val="A85F7267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13575,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>