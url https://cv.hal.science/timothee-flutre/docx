--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2158,295 +2158,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption and Optimization of Genomic Selection To Sustain Breeding for Apricot Fruit Quality</w:t>
+                <w:t xml:space="preserve">Two main genetic clusters with high admixture between forest and cultivated chestnut (Castanea sativa Mill.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Nsibi</w:t>
+                <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Olivier Fabreguettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Ana Ramos Cabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.120.401452⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00982-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03057805v1</w:t>
+                <w:t xml:space="preserve">hal-02924577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two main genetic clusters with high admixture between forest and cultivated chestnut (Castanea sativa Mill.) in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adoption and Optimization of Genomic Selection To Sustain Breeding for Apricot Fruit Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Debille</w:t>
+                <w:t xml:space="preserve">Mariem Nsibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabreguettes</w:t>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ramos Cabrer</w:t>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Pereira-Lorenzo</w:t>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.74. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.4513-4529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00982-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.120.401452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924577v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VviUCC1 Nucleotide Diversity, Linkage Disequilibrium and Association with Rachis Architecture Traits in Grapevine</w:t>
               </w:r>
@@ -4906,176 +4906,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188524v1</w:t>
+                <w:t xml:space="preserve">hal-04936906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing WHEAMM, a new FSPM for the simulation of wheat cultivar mixtures. Feedbacks on model conception, sensitivity analysis and automatic calibration in Julia</w:t>
+                <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
@@ -5093,181 +5076,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation for the Wageningen FSPM group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Online, France</w:t>
+              <w:t xml:space="preserve">ECOScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936906v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mélanges de variétés de blé tendre avec une approche interdisciplinaire entre expérimentation au champ et modélisation mécaniste</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936903v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
               </w:r>
@@ -5886,243 +5886,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
+                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936879v1</w:t>
+                <w:t xml:space="preserve">hal-04936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes de réaction et plasticité phénotypique des plantes selon l'hétérogénéité de leur voisinage: cas du blé en monoculture versus mélange variétal</w:t>
+                <w:t xml:space="preserve">WHEAMM : a functional-structural model to study the quantitative genetics of wheat variety mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henry P.-H. Cournède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD sur la modélisation des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936889v1</w:t>
+                <w:t xml:space="preserve">hal-04936879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping WHEAMM, a functional-structural model of wheat variety mixtures to study the genetic basis of phenotypic plasticity in an agricultural context</w:t>
               </w:r>
@@ -6350,90 +6350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Nsibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6600,51 +6600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and usage of chestnut diversity : a case study of partnership research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,402 +7219,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+                <w:t xml:space="preserve">Pilar Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tricon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pascal</w:t>
+                <w:t xml:space="preserve">Michel Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819033v1</w:t>
+                <w:t xml:space="preserve">hal-01857674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study of a diverse grapevine panel to uncover the genetic architecture of numerous traits of interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve new QTLs for phenological traits in Vitis vinifera L.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+                <w:t xml:space="preserve">Resistance to sharka in Stone Fruit trees : Genetic and genomic technologies for new breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Gago</w:t>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grolier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger</w:t>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857674v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
               </w:r>
@@ -7850,51 +7850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and usage of chestnut biodiversity: a case study of partnership research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Bouffartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7965,277 +7965,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanc</w:t>
+                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830311v1</w:t>
+                <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sweet cherry genomic tools and their use in marker-assisted breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Genomic selection - which prospects in Prunus armeniaca? Preliminary results issued from fruit quality traits and phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Nsibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877345v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide association studies under abiotic stress in Vitis vinifera</w:t>
               </w:r>
@@ -8909,221 +8909,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EDGARR de sélection génomique chez la vigne pour la filière rosé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de zones du génome impliquées dans la tolérance et/ou la résistance aux prinipaux pathogènes des maladies du bois au sein des variétés de vigne cultivées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet R2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Teich, France. 34 p</w:t>
+              <w:t xml:space="preserve">Journées Maladies du bois de la Vigne de l’Institut Français de la Vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, COLMAR, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235879v1</w:t>
+                <w:t xml:space="preserve">hal-02742085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de zones du génome impliquées dans la tolérance et/ou la résistance aux prinipaux pathogènes des maladies du bois au sein des variétés de vigne cultivées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet EDGARR de sélection génomique chez la vigne pour la filière rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Maladies du bois de la Vigne de l’Institut Français de la Vigne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, COLMAR, France</w:t>
+              <w:t xml:space="preserve">Séminaire du projet R2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Teich, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742085v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference of tissue-consistent and tissue-specific eQTLs</w:t>
               </w:r>
@@ -10125,64 +10125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. 1 p, 2017</w:t>
@@ -13344,51 +13344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A85F7267"/>
+    <w:nsid w:val="92BB3CF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13575,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4489-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151751773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/flutre_t_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215219520" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359370615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/equipes/deap/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://moulon.inrae.fr/personnes/tflutre/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Vazeux-Blumental" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Trabac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagard&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry P.-H. Courn&#232;de" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haug" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Messmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M Messmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Forst" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.620400" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab248" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bouffartigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ramos Cabrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pereira-Lorenzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00982-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Nsibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.120.401452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Torres-P&#233;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060598" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2019.03.0183le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Chouiki Alilou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laucou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03351-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof3020021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01238387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Macisaac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10047" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262110" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Campderr&#243;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Marino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2015.00007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190566v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Wen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pritchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stephens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374823v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lonsdale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Salvatore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Phillips" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Lo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2653" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Segurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. E. E. Thompson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Lovstad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti A. Venkat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210603109" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Riboli-Sasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ribrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/478037c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sezutsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Permal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910413107" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543942v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rem&#233;rand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemay Salomon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936906v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936885v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936879v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600763v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01868802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrot-Dock&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tello Moro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gago" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grolier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733705v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603111v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pinasseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Adiveze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742085v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Moisy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Fall" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961398v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972998v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789979v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem N'Sibi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Le Cunff" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268700v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Trabac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lagardere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560242v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05113060v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05576673v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014269v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294281v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029417v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592709v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099164v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240813v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279303v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875268v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125471v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172150v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172130v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787828v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790022v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798135v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795664v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798157v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792210v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792527v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>