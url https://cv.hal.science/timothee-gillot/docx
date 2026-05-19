--- v0 (2026-04-09)
+++ v1 (2026-05-19)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -216,2557 +216,3620 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2026.104689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585335v1</w:t>
+                <w:t xml:space="preserve">hal-05594606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du niveau d’usage des solutions bureautiques des étudiants cadres de santé à l’entrée en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of median nerve neural mobilisation and cervical lateral glide on pain, disability and function in patients with nerve-related neck and arm pain: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Martin</w:t>
+                <w:t xml:space="preserve">Damien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Loquette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9061⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (11), pp.1405-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02692155251370881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901613v1</w:t>
+                <w:t xml:space="preserve">hal-05605941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a prolonged slow expiration technique on 24-h food intake in children hospitalized for moderate bronchiolitis: a randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Machefert</w:t>
+                <w:t xml:space="preserve">Immediate effect of neurodynamic mobilization on knee extension angle in slump position and half-seated position and in passive and active settings: a cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Medrinal</w:t>
+                <w:t xml:space="preserve">André Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+                <w:t xml:space="preserve">Marine Garyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Couet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Brismée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.833--840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13052-024-01770-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807250v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise testing and counselling within the cystic fibrosis centres in France: A national survey</w:t>
+                <w:t xml:space="preserve">Standing Postural Balance Control in Women with and Without Urinary Incontinence: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leprince</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margaux Machefert</w:t>
+                <w:t xml:space="preserve">Benoit Steenstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2023.100998⟩</w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00192-025-06109-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106322v1</w:t>
+                <w:t xml:space="preserve">hal-05128621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Exercise Training on Peripheral Muscle Strength in Children and Adolescents with Cystic Fibrosis: A Meta-Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Machefert</w:t>
+                <w:t xml:space="preserve">Évaluation du niveau d’usage des solutions bureautiques des étudiants cadres de santé à l’entrée en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10122520⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949633v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête nationale sur l’évaluation de la capacité à l’effort et la pratique de l’activité physique dans les CRCM de France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Medrinal</w:t>
+                <w:t xml:space="preserve">Effect of a prolonged slow expiration technique on 24-h food intake in children hospitalized for moderate bronchiolitis: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bonnevie</w:t>
+                <w:t xml:space="preserve">Margaux Machefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.E. Gravier</w:t>
+                <w:t xml:space="preserve">Clément Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Smondack</w:t>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.300⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13052-024-01770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582787v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen uptake kinetics during treadmill walking in adolescents with clinically stable cystic fibrosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exercise testing and counselling within the cystic fibrosis centres in France: A national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Medrinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Timothée Gillot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593985.2020.1868029⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2023.100998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306268v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance at stair-climbing test is associated with postoperative complications after lung resection: a systematic review and meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of Exercise Training on Peripheral Muscle Strength in Children and Adolescents with Cystic Fibrosis: A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Edouard Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonnevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-214019⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10122520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306257v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue on Functional Stability of the Knee: Particularities of Female Handball Players</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enquête nationale sur l’évaluation de la capacité à l’effort et la pratique de l’activité physique dans les CRCM de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Medrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Smondack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0866-9482⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.174--175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364042v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renforcement musculaire : allié des pathologies chroniques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen uptake kinetics during treadmill walking in adolescents with clinically stable cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Medrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Robledo Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (10), pp.1389-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593985.2020.1868029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance at stair-climbing test is associated with postoperative complications after lung resection: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairuz Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Edouard Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (9), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-214019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Fatigue on Functional Stability of the Knee: Particularities of Female Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhanie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (07), pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0866-9482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la cinétique de consommation d’oxygène à la marche pour des adolescents atteints de mucoviscidose : étude observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Medrinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robledo Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.A142--A143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2018.10.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critères de reprise de l’activité physique après chirurgie ligamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tourny-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Hermette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mag de l’institut, IRMSHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement musculaire : allié des pathologies chroniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mag de l’institut, IRMSHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des programmes de prévention : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFCOT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la rééducation préopératoire des ligamentoplasties du ligament croisé antérieur (LCA) sur la force postopératoire du quadriceps : une étude rétrospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Leborgne</w:t>
+                <w:t xml:space="preserve">Impact du déséquilibre musculaire entre fléchisseurs et extenseurs des doigts et du poignet sur les blessures du membre supérieur du grimpeur, une étude de cohorte longitudinale – Projet CRIMPER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lebehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Montpellier, France. pp.37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582781v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques neurodynamiques en rééducation</w:t>
+                <w:t xml:space="preserve">Effets physiologiques des techniques neurodynamiques et modalités de quantification clinique de l’atteinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rachis, Section Rachis de la Société Française de Rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Anniversaire du DU de Thérapie Manuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582773v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets physiologiques des techniques neurodynamiques et modalités de quantification clinique de l’atteinte</w:t>
+                <w:t xml:space="preserve">Techniques neurodynamiques en rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Michalak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Anniversaire du DU de Thérapie Manuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Rachis, Section Rachis de la Société Française de Rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582772v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt des jeux vidéo actifs chez les enfants et adolescents atteints de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galliou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir l’implication de la fatigue dans la lésion du ligament croisé antérieur : une nécessaire évolution conceptuelle pour des stratégies de réduction des risques efficaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Airway clearance techniques have no effect on 24-hour food intake in children hospitalised for moderate bronchiolitis: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Machefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis-Edouard Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vienne, Austria. pp.PA1432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA1432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582778v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du moment de survenue du pic de vGRF entre l’état de fatigue neuromusculaire et le sexe lors de 766 changements de direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de la rééducation préopératoire des ligamentoplasties du ligament croisé antérieur (LCA) sur la force postopératoire du quadriceps : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. L’hermette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francaise de Posture Equilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582783v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la rééducation préopératoire des ligamentoplasties du ligament croisé antérieur (LCA) sur la force postopératoire du quadriceps : une étude rétrospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison du moment de survenue du pic de vGRF entre l’état de fatigue neuromusculaire et le sexe lors de 766 changements de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L’hermette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Société Francaise de Posture Equilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582780v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la mesure du moment de survenue du pic de réaction au sol (vGRF) de 6 évaluateurs lors de 440 changements de direction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Redéfinir l’implication de la fatigue dans la lésion du ligament croisé antérieur : une nécessaire évolution conceptuelle pour des stratégies de réduction des risques efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L’hermette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Posture Equilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582784v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l’efficacité des techniques neurodynamiques sur la sévérité et le statut fonctionnel de patients souffrant de syndrome du canal carpien diagnostiqué de léger à modéré : une revue systématique (CRD42020195636)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Michalak</w:t>
+                <w:t xml:space="preserve">Apport des mobilisations ostéoarticulaires du complexe lombo-pelvi-fémoral à la prise en charge de la douleur chez les patients atteints du syndrome fémoro-patellaire : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Le Havre, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Le Havre, France. pp.55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2022.12.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582785v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets immédiats d’une session de mobilisations neurodynamiques en position slump sur la flexibilité de sujets asymptomatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la mesure du moment de survenue du pic de réaction au sol (vGRF) de 6 évaluateurs lors de 440 changements de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. R. Sarhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Société Française de Posture Equilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582777v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité du genou chez la femme sportive de haut niveau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tourny</w:t>
+                <w:t xml:space="preserve">Quelle est l’efficacité des techniques neurodynamiques sur la sévérité et le statut fonctionnel de patients souffrant de syndrome du canal carpien diagnostiqué de léger à modéré : une revue systématique (CRD42020195636)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Africaine des Sciences du Sport (2A2S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582774v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser, interpréter et critiquer les biostatistiques en kinésithérapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets immédiats d’une session de mobilisations neurodynamiques en position slump sur la flexibilité de sujets asymptomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFEPK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582775v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité du genou chez la femme sportive de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Africaine des Sciences du Sport (2A2S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Meknès, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser, interpréter et critiquer les biostatistiques en kinésithérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rééducation après rupture du LCA : Mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pairot de Fontenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de la fatigue musculaire sur la stabilité du genou : particularités de la joueuse de Handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de Médecine et de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Havre, France. pp.40--41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS9 – Injections et kinésithérapie précoce pour le traitement de la capsulite rétractile (protocole INTERACT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFEPK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2015.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des risques de lésion du ligament croisé antérieur chez la joueuse de sports pivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMR105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02507353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2913,51 +3976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Civinini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brevet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kloek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2026.104689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Machefert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Medrinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Couet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13052-024-01770-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leprince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.100998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Edouard Gravier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10122520" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medrinal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnevie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Gravier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smondack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Robledo Quesada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2020.1868029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairuz Boujibar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-214019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillatre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galliou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#8217;hermette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lerebourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garyga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pairot de Fontenay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02507353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beldame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Civinini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brevet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kloek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2026.104689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michalak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miossec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Combret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02692155251370881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Garyga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brism&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.07.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05128621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Steenstrup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Auger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Cornu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Gillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-025-06109-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04901613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Machefert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Medrinal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prieur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Couet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13052-024-01770-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.100998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Thorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Edouard Gravier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonnevie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10122520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leprince" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Medrinal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnevie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smondack" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.300" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Robledo Quesada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2020.1868029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairuz Boujibar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-214019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'Hermette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0866-9482" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Combret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prieur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robledo Quesada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2018.10.299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lebehot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michalak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillatre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galliou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis-Edouard Gravier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA1432" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leborgne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#8217;hermette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hecart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.12.096" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lerebourg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Sarhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefevre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garyga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pairot de Fontenay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CDL5HMD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2015.11.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLGDLM6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02507353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>