--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -1481,230 +1481,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of spatial access to hospital surgery in France between 2000 and 2018: analysis of socio-spatial inequalities</w:t>
+                <w:t xml:space="preserve">Le projet Rzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New-York, United States</w:t>
+              <w:t xml:space="preserve">Journées annuelles du réseau Mate-shs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596623v1</w:t>
+                <w:t xml:space="preserve">hal-03908681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Rzine</w:t>
+                <w:t xml:space="preserve">Evolution of spatial access to hospital surgery in France between 2000 and 2018: analysis of socio-spatial inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du réseau Mate-shs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908681v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des outils et plateformes pour déposer ses codes</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notebook et la programmation lettrée : documenter ses traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,77 +1867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloignement de l'offre d'hospitalisation pour les soins de chirurgie en France : une comparaison public/privé par les distances temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1979,103 +1979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie et rétraction de l'accès à l'offre d'hospitalisation en France entre 2000 et 2018 : analyse des inégalités socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomatique avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5906212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5905734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4208,90 +4208,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se faire opérer : géographie des mobilités hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,169 +4426,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mapsf: Thematic Cartography</w:t>
+                <w:t xml:space="preserve">osrm: Interface Between R and the OpenStreetMap-Based Routing Service OSRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028850v1</w:t>
+                <w:t xml:space="preserve">hal-05028868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">osrm: Interface Between R and the OpenStreetMap-Based Routing Service OSRM</w:t>
+                <w:t xml:space="preserve">mapsf: Thematic Cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028868v1</w:t>
+                <w:t xml:space="preserve">hal-05028850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magrit</w:t>
               </w:r>
@@ -4684,51 +4684,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening rural data sources. D3.1</w:t>
+                <w:t xml:space="preserve">Screening rural data sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Mccallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hoffer</w:t>
@@ -4760,51 +4760,51 @@
                 <w:t xml:space="preserve">Michael Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilka Vihinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Data/Report: D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
+              <w:t xml:space="preserve">Data/Report D3.1., CIHEAM-IAMM. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5492,89 +5492,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Feredj</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5590,357 +5590,357 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593743v1</w:t>
+                <w:t xml:space="preserve">hal-03593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589037v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588872v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Viry</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5950,57 +5950,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593730v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires temporelles : convergences et divergences</w:t>
               </w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6487,51 +6487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,515 +6590,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610513v1</w:t>
+                <w:t xml:space="preserve">hal-03589034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588964v1</w:t>
+                <w:t xml:space="preserve">hal-03589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CGET - Commissariat Général à l'Egalité des Territoires. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589030v1</w:t>
+                <w:t xml:space="preserve">hal-03610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 39 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589034v1</w:t>
+                <w:t xml:space="preserve">hal-03588964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
@@ -7245,51 +7245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,51 +7328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A72ADF05"/>
+    <w:nsid w:val="54F6BF6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8343,51 +8343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1932-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-120-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5906212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5905734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04130950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2f53521670c0f8443b659412f877e054d20aa06;origin=https://github.com/riatelab/maptiles;visit=swh:1:snp:1c29d33d5188ccc02ff7acce1f4777f0a3d0755b;anchor=swh:1:rev:9c3f8c60524180f217e9b8e66f234bc42094a51d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:babe40c830bdc5aa83f146e0ed02a0a08f8cc3d6;origin=https://github.com/riatelab/magrit;visit=swh:1:snp:d0c8ce16a2aa9582e82ef4270c981299236239e1;anchor=swh:1:rev:bac488fcafb5af9ef8274506263e3610f8410173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1932-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-120-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5906212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5905734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04130950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2f53521670c0f8443b659412f877e054d20aa06;origin=https://github.com/riatelab/maptiles;visit=swh:1:snp:1c29d33d5188ccc02ff7acce1f4777f0a3d0755b;anchor=swh:1:rev:9c3f8c60524180f217e9b8e66f234bc42094a51d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:babe40c830bdc5aa83f146e0ed02a0a08f8cc3d6;origin=https://github.com/riatelab/magrit;visit=swh:1:snp:d0c8ce16a2aa9582e82ef4270c981299236239e1;anchor=swh:1:rev:bac488fcafb5af9ef8274506263e3610f8410173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>