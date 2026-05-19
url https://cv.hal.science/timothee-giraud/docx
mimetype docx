--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1481,230 +1481,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Rzine</w:t>
+                <w:t xml:space="preserve">Evolution of spatial access to hospital surgery in France between 2000 and 2018: analysis of socio-spatial inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du réseau Mate-shs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908681v1</w:t>
+                <w:t xml:space="preserve">hal-03596623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of spatial access to hospital surgery in France between 2000 and 2018: analysis of socio-spatial inequalities</w:t>
+                <w:t xml:space="preserve">Le projet Rzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Conti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, New-York, United States</w:t>
+              <w:t xml:space="preserve">Journées annuelles du réseau Mate-shs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596623v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des outils et plateformes pour déposer ses codes</w:t>
               </w:r>
@@ -1759,51 +1759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notebook et la programmation lettrée : documenter ses traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,77 +1867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloignement de l'offre d'hospitalisation pour les soins de chirurgie en France : une comparaison public/privé par les distances temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1979,103 +1979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie et rétraction de l'accès à l'offre d'hospitalisation en France entre 2000 et 2018 : analyse des inégalités socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
@@ -2491,316 +2491,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers - Principaux résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3e réunion du Comité Stratégique Transfrontalier sur l'observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965645v1</w:t>
+                <w:t xml:space="preserve">hal-03610560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers - Principaux résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Guérois</w:t>
+                <w:t xml:space="preserve">Evénement international, agenda médiatique et vision du monde: que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e réunion du Comité Stratégique Transfrontalier sur l'observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2eme Colloque du CIST : " Fronts et frontières des sciences du territoire "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610560v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Événement international, agenda médiatique et vision du monde : que peuvent nous apprendre les flux RSS des grands médias de presse internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive process of responding to a spatial survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Guérin-Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,64 +3032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of international media events by spatial and temporal aggregation of RSS flows of newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,51 +3226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capteur géomédiatique d'événements internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomatique avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5906212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zenodo, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5905734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4208,90 +4208,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer pour se faire opérer : géographie des mobilités hospitalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,169 +4426,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">osrm: Interface Between R and the OpenStreetMap-Based Routing Service OSRM</w:t>
+                <w:t xml:space="preserve">mapsf: Thematic Cartography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028868v1</w:t>
+                <w:t xml:space="preserve">hal-05028850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mapsf: Thematic Cartography</w:t>
+                <w:t xml:space="preserve">osrm: Interface Between R and the OpenStreetMap-Based Routing Service OSRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028850v1</w:t>
+                <w:t xml:space="preserve">hal-05028868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magrit</w:t>
               </w:r>
@@ -5492,515 +5492,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593730v1</w:t>
+                <w:t xml:space="preserve">hal-03589037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Guérois</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588872v1</w:t>
+                <w:t xml:space="preserve">hal-03593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géocodage / calcul de temps de parcours pour les communes de la base « mobilité professionnelles » (INSEE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition de la maille de référence et de l’emprise de la bande frontalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 11 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589037v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l’Union européenne (2000-2012) - Présentation de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-economic typology on cross-border regions at European scale (2000-2012) - Key findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Feredj</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03593743v1</w:t>
+                <w:t xml:space="preserve">hal-03593730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires temporelles : convergences et divergences</w:t>
               </w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6346,271 +6346,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Feredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589035v1</w:t>
+                <w:t xml:space="preserve">hal-03587614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul d’un indice d’accessibilité routière moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Giraud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 47 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587614v1</w:t>
+                <w:t xml:space="preserve">hal-03589035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la porosité frontalière par le calcul de densité de points de passage</w:t>
               </w:r>
@@ -6712,192 +6712,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589030v1</w:t>
+                <w:t xml:space="preserve">hal-03588964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie socio-économique des régions frontalières de l'UE - 2000-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,179 +6956,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers traitements statistiques et cartographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Généralités liées à OpenStreetMap et la complétude des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016, 26 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RIATE - Réseau interdisciplinaire pour l’Aménagement et la Cohésion des Territoires de l’Europe et de ses voisinages CNRS - CGET - Université Paris Diderot. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588964v1</w:t>
+                <w:t xml:space="preserve">hal-03589030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013 Phase II (2011-2014). Mutli Dimensional Database Desigh and Development (M4D). Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7245,51 +7245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7328,77 +7328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de faisabilité d'une observation pérenne des espaces transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for elaboration and update of coherent time series of hierarchical territorial units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,51 +7572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Database 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Rebah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental maps of students - Volume 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON 3.2 - Data Navigator 2 - Final Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8112,51 +8112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F6BF6E"/>
+    <w:nsid w:val="93FD2D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8343,51 +8343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1932-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-120-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5906212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5905734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04130950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2f53521670c0f8443b659412f877e054d20aa06;origin=https://github.com/riatelab/maptiles;visit=swh:1:snp:1c29d33d5188ccc02ff7acce1f4777f0a3d0755b;anchor=swh:1:rev:9c3f8c60524180f217e9b8e66f234bc42094a51d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028868v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:babe40c830bdc5aa83f146e0ed02a0a08f8cc3d6;origin=https://github.com/riatelab/magrit;visit=swh:1:snp:d0c8ce16a2aa9582e82ef4270c981299236239e1;anchor=swh:1:rev:bac488fcafb5af9ef8274506263e3610f8410173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-giraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1932-3323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.04574" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613317v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/b37162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.19683" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Viry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Le Neindre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-120-2018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675303v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675304v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5906212" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5905734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04130950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b2f53521670c0f8443b659412f877e054d20aa06;origin=https://github.com/riatelab/maptiles;visit=swh:1:snp:1c29d33d5188ccc02ff7acce1f4777f0a3d0755b;anchor=swh:1:rev:9c3f8c60524180f217e9b8e66f234bc42094a51d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028850v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee5d78f67cbee27891b4a557ab2f30090f186771;origin=https://github.com/riatelab/mapsf;visit=swh:1:snp:f9f1c52f915f6c81d4cd18536fa17367f4ac7b4d;anchor=swh:1:rev:eb89bb19ba3d3881bcd31507bdc6a11c41e45161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec9dbd8d65bce865208e46759546dde174ffeb53;origin=https://github.com/riatelab/osrm;visit=swh:1:snp:69b3f517749c67be0c978c45121661638a34d512;anchor=swh:1:rev:27df2b94965b0bc3d899e3d796bb59ced5c8a219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:babe40c830bdc5aa83f146e0ed02a0a08f8cc3d6;origin=https://github.com/riatelab/magrit;visit=swh:1:snp:d0c8ce16a2aa9582e82ef4270c981299236239e1;anchor=swh:1:rev:bac488fcafb5af9ef8274506263e3610f8410173" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05304500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mccallum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Laso Bayas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kull" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilka Vihinen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Maranget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589035v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589034v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591778v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Louvet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charlton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Caimo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Rebah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217262v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>