--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -727,265 +727,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity and Adaptation in Neuromorphic Biohybrid Systems</w:t>
+                <w:t xml:space="preserve">Digital Hardware Spiking Neuronal Network with STDP for Real-time Pattern Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michele Giugliano</w:t>
+                <w:t xml:space="preserve">Yang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
+              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101589⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jrnal.k.200528.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481386v1</w:t>
+                <w:t xml:space="preserve">hal-02888352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Hardware Spiking Neuronal Network with STDP for Real-time Pattern Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity and Adaptation in Neuromorphic Biohybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Chiappalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Giugliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Vassanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jrnal.k.200528.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888352v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear retinal response modeling for future neuromorphic instrumentation</w:t>
               </w:r>
@@ -1233,1654 +1233,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Neuromorphic Prosthesis to Restore Communication in Neuronal Networks</w:t>
+                <w:t xml:space="preserve">A Human Induced Pluripotent Stem Cell-Derived Tissue Model of a Cerebral Tract Connecting Two Cortical Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+                <w:t xml:space="preserve">Takaaki Kirihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bornat</w:t>
+                <w:t xml:space="preserve">Zhongyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Colombi</w:t>
+                <w:t xml:space="preserve">Siu Yu A. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+                <w:t xml:space="preserve">Ryuji Misawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martines</w:t>
+                <w:t xml:space="preserve">Jiro Kawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.402-414. </w:t>
+              <w:t xml:space="preserve">, 2019, 14, pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.07.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482383v1</w:t>
+                <w:t xml:space="preserve">hal-02482393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake Robot Controlled by Biomimetic CPGs</w:t>
+                <w:t xml:space="preserve">2D Dielectrophoresis using an active matrix array made by thin‐film‐transistor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Tixier‐mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ihida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Shinohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐claire Eiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2991/jrnal.k.190220.010⟩</w:t>
+              <w:t xml:space="preserve">IEEJ Transactions on Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.1280-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tee.22979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482395v1</w:t>
+                <w:t xml:space="preserve">hal-02482385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Real-Time Biomimetic Neural Network on FPGA for Bio-hybridization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+                <w:t xml:space="preserve">Snake Robot Controlled by Biomimetic CPGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jrnal.k.190220.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482394v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human Induced Pluripotent Stem Cell-Derived Tissue Model of a Cerebral Tract Connecting Two Cortical Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Kirihara</w:t>
+                <w:t xml:space="preserve">Optimized Real-Time Biomimetic Neural Network on FPGA for Bio-hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyue Luo</w:t>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siu Yu A. Chow</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482393v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Dielectrophoresis using an active matrix array made by thin‐film‐transistor technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tixier‐mita</w:t>
+                <w:t xml:space="preserve">Neuro-hybrid systems: the future for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Eiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Ihida</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne‐claire Eiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ Transactions on Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seisan Kenkyu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482385v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-hybrid systems: the future for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Neuromorphic Prosthesis to Restore Communication in Neuronal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Ihida</w:t>
+                <w:t xml:space="preserve">Laura Martines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seisan Kenkyu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2019.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482392v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and spike-timing-dependent plasticity implemented on a multi-core embedded platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Applications of Biomimetic Neuronal Networks Toward BrainMorphic Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nanami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grassia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Kohno</w:t>
+                <w:t xml:space="preserve">Atsuya Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10015-017-0421-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.577-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2824827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482401v1</w:t>
+                <w:t xml:space="preserve">hal-02482398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Applications of Biomimetic Neuronal Networks Toward BrainMorphic Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Editorial: Closed-Loop Systems for Next-Generation Neuroprostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Takashi Kohno</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Chiappalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2018.2824827⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.26 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482398v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of real-time biomimetic CPG on FPGA: behavior and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanchen Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics, Networking and Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (4), pp.299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2991/jrnal.2018.4.4.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital implementation of Hodgkin–Huxley neuron model for neurological diseases studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (1), pp.10-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10015-017-0397-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic microfluidic neurons for bio-hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Kirihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (3), pp.402-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10015-018-0452-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Closed-Loop Systems for Next-Generation Neuroprostheses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network structure reconstruction using packets of spikes in cultured neuronal networks coupled to microelectrode arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michela Chiappalone</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00026⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Theory and Its Applications, IEICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1587/nolta.9.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709420v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network structure reconstruction using packets of spikes in cultured neuronal networks coupled to microelectrode arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Leleu</w:t>
+                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and spike-timing-dependent plasticity implemented on a multi-core embedded platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Theory and Its Applications, IEICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.281-294. </w:t>
+              <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.200-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1587/nolta.9.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10015-017-0421-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482399v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital hardware implementation of a stochastic two-dimensional neuron model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,77 +2952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a Motor Nerve Organoid with Human Stem Cell-Derived Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiro Kawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Kaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Kirihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asif Maroof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,90 +3099,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic neural network for modifying biological dynamics during hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu B Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Buccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pirog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -3214,252 +3214,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord Using Intraspinal Electrical Microstimulation Driven by a Digital Neuromorphic CPG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic Neurons, a New Way in Neuromorphic Engineering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien B Joucla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00067⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi7080146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562686v1</w:t>
+                <w:t xml:space="preserve">hal-01562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Neurons, a New Way in Neuromorphic Engineering?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord Using Intraspinal Electrical Microstimulation Driven by a Digital Neuromorphic CPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien B Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu B Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry B Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teruo Fujii</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe B Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.67 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi7080146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562685v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic device that mimics neurons</w:t>
               </w:r>
@@ -3549,90 +3549,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Spiking Neural Network for closed-loop systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seisan Kenkyu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (5), pp.573-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3666,51 +3666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time biomimetic Central Pattern Generators in an FPGA for hybrid experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Yvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (6), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3904,77 +3904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro large-scale experimental and theoretical studies for the realization of bi-directional brain-prostheses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Difato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massobrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian L Breschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,77 +4038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis in a silicon neuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4393,51 +4393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable neuromimetic integrated system for emulating cortical neuron models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Buhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4521,459 +4521,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP-based toolbox for digital signal processing reuse: Application to Real-time Spike sorting</w:t>
+                <w:t xml:space="preserve">A CMOS Resizing Methodology for Analog Circuits: linear and non-linear applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf. Beche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemaud</w:t>
+                <w:t xml:space="preserve">Pascal Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design&amp;Reuse Articles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.30-31</w:t>
+              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (1), pp. 78-87, doi:10.1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514188v1</w:t>
+                <w:t xml:space="preserve">hal-00359990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS Resizing Methodology for Analog Circuits: linear and non-linear applications</w:t>
+                <w:t xml:space="preserve">IP-based toolbox for digital signal processing reuse: Application to Real-time Spike sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fouillat</w:t>
+                <w:t xml:space="preserve">R. Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (1), pp. 78-87, doi:10.1109</w:t>
+              <w:t xml:space="preserve">Design&amp;Reuse Articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359990v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based design for analogue ASICs: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fouillat</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Einfochips Dashboard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.Issue V</w:t>
+              <w:t xml:space="preserve">Design&amp;Reuse Articles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522423v1</w:t>
+                <w:t xml:space="preserve">hal-00522419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based design for analogue ASICs: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Fouillat</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design&amp;Reuse Articles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15793</w:t>
+              <w:t xml:space="preserve">Einfochips Dashboard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.Issue V</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522419v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (109)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4985,247 +4985,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation à l’université et professionnalisation des étudiants : les enseignants de GEii montent en compétences</w:t>
+                <w:t xml:space="preserve">Simulation d'un réseau de neurones artificiels pour la détection de motifs biologiques en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+                <w:t xml:space="preserve">Landry Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Frémont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Tixier-Méta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576862v1</w:t>
+                <w:t xml:space="preserve">hal-05093384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un réseau de neurones artificiels pour la détection de motifs biologiques en temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation à l’université et professionnalisation des étudiants : les enseignants de GEii montent en compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Tarisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Theolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landry Bailly</w:t>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tixier-Méta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093384v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic snake locomotion using Central Pattern Generators network and bio-hybrid robot perspective</w:t>
               </w:r>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAROB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Beppu, Japan</w:t>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beaubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5919,51 +5919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time pattern recognition implementation on FPGA in multi-SNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,2134 +6008,2147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network (SNN) Systems for ‘In Vitro’ Cells Stimulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">NEURONAL CULTURE AT SINGLE CELL LEVEL FOR CREATION OF BIOLOGICAL NEURONAL NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bale, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484011v1</w:t>
+                <w:t xml:space="preserve">hal-02484009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones artificiels biomimétiques pour de la bio-hybridation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network and Neurohybrid systems for AI and biomedical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">Mathworks Asia research summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893061v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEURONAL CULTURE AT SINGLE CELL LEVEL FOR CREATION OF BIOLOGICAL NEURONAL NETWORK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Rasamuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teruo Fujii</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nara, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484009v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Approach for Modeling Spiking Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gaffé</w:t>
+                <w:t xml:space="preserve">Système Neuro-Hybride : Communication entre réseau de Neurones Impulsionnels via une interface microfluidique et Neurones en culture ‘in vitro’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference BIOCAS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276306v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Neuro-Hybride : Communication entre réseau de Neurones Impulsionnels via une interface microfluidique et Neurones en culture ‘in vitro’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">BIOMIMETIC SPIKE-TIMING BASED IONIC MICROSTIMULATION FOR NEURON CULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">ICAROB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893062v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMIMETIC SPIKE-TIMING BASED IONIC MICROSTIMULATION FOR NEURON CULTURE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAROB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Seminar of Sophia Antipolis, LEAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484012v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network and Neurohybrid systems for AI and biomedical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time implementation of ReSuMe learning in Spiking Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Uenohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathworks Asia research summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ICAROB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888422v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snake robot controlled by biomimetic CPGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of Sophia Antipolis, LEAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Life and Robotics (ICAROB 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Beppu, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5954/icarob.2019.os2-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888416v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time implementation of ReSuMe learning in Spiking Neural Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low power and massively parallel simulation of oscillatory biochemical networks on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Uenohara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lobato-Dauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAROB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nara, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOCAS.2019.8919020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484014v1</w:t>
+                <w:t xml:space="preserve">hal-02406013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snake robot controlled by biomimetic CPGs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+                <w:t xml:space="preserve">A BIO-HYBRID PLATFORM USING THIN-FILM-TRANSISTOR ARRAYS AND A BIOMIMETIC NEURAL NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Eiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoyratee Farad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ihida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Life and Robotics (ICAROB 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Yangling, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484013v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low power and massively parallel simulation of oscillatory biochemical networks on FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Networks for AI or biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Symposium on Neuromorphic and Non-linear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406013v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIO-HYBRID PLATFORM USING THIN-FILM-TRANSISTOR ARRAYS AND A BIOMIMETIC NEURAL NETWORK</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network and Neurohybridsystems for AI and biomedical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Yangling, China</w:t>
+              <w:t xml:space="preserve">19th International Forum on MP-SoC for software-defined hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hakone, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484023v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network and Neurohybridsystems for AI and biomedical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network (SNN) Systems for ‘In Vitro’ Cells Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Zhongyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Forum on MP-SoC for software-defined hardware</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484010v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Networks for AI or biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de neurones artificiels biomimétiques pour de la bio-hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Neuromorphic and Non-linear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888424v1</w:t>
+                <w:t xml:space="preserve">hal-02893061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomimetic microfluidic neurons for bio-hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Kirihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of Institute of Italian Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Genova, Italy</w:t>
+              <w:t xml:space="preserve">23th International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888408v1</w:t>
+                <w:t xml:space="preserve">hal-01709429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMIMETIC IONIC MICROSTIMULATION FOR NEURON CULTURE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Mathworks Asia research summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484018v1</w:t>
+                <w:t xml:space="preserve">hal-02888421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a hybrid bi-directional communication between neuronal assemblies</w:t>
+                <w:t xml:space="preserve">A three-dimensional in vitro model of interconnected cerebral regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Buccelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Colombi</w:t>
+                <w:t xml:space="preserve">Takaaki Kirihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiro Kawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bornat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Martines</w:t>
+                <w:t xml:space="preserve">Zhongyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Misawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of Cheminas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484016v1</w:t>
+                <w:t xml:space="preserve">hal-02484024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional in vitro model of interconnected cerebral regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neurobio-Hybrid experiments for brain study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoyratee Farad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Cheminas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Workshop of IRCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484024v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic microfluidic neurons for bio-hybrid experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Biohybrid system with spiking neural network and ionic microstimulation microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Joint French Japanese technology and bioengineering against liver disorders, CNRS JSPS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709429v1</w:t>
+                <w:t xml:space="preserve">hal-02893060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
+                <w:t xml:space="preserve">Study of real-time biomimetic CPG on FPGA: behavior and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchen Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathworks Asia research summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23th International Conference on Artificial ALife and Robotics, ICAROB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888421v1</w:t>
+                <w:t xml:space="preserve">hal-01709430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative modeling based approach for brain compatible silicon neuronal networks</w:t>
               </w:r>
@@ -8203,51 +8216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation/Control system for TFT Array biosensor – Application to dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,103 +8410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURO-HYBRID SYSTEM WITH SPIKING NEURAL NETWORK AND BIOMIMETIC IONIC MICRO-STIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiharu Shiraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kaoshiung, Taiwan</w:t>
@@ -8516,4209 +8529,4196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobio-Hybrid experiments for brain study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+                <w:t xml:space="preserve">Real-time digital implementation of HH neural network on FPGA: cortical neuron simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of IRCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23th International Conference on Artificial Life and Robotics, ICAROB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888410v1</w:t>
+                <w:t xml:space="preserve">hal-01709432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohybrid system with spiking neural network and ionic microstimulation microfluidic chip</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Network structure reconstruction using packets of spikes for ‘in vitro’ neuron culture on MicroElectrode Arrays (MEA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint French Japanese technology and bioengineering against liver disorders, CNRS JSPS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23th International Conference on Artificial ALife and Robotics, ICAROB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893060v1</w:t>
+                <w:t xml:space="preserve">hal-01709431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of real-time biomimetic CPG on FPGA: behavior and evolution</w:t>
+                <w:t xml:space="preserve">Biomimetic spiking neural network for Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Artificial ALife and Robotics, ICAROB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Workshop of IRCN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709430v1</w:t>
+                <w:t xml:space="preserve">hal-02888414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time digital implementation of HH neural network on FPGA: cortical neuron simulation</w:t>
+                <w:t xml:space="preserve">BIO-HYBRID EXPERIMENTS USING TUNABLE REAL-TIME BIOMIMETIC NEURAL NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Benneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tixier-Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Artificial Life and Robotics, ICAROB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709432v1</w:t>
+                <w:t xml:space="preserve">hal-02484017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network structure reconstruction using packets of spikes for ‘in vitro’ neuron culture on MicroElectrode Arrays (MEA)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NEUROMIMETIC STIMULATION APPLIED ON CEREBRAL ORGANOIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Zhongyue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Volette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Benneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beaubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Artificial ALife and Robotics, ICAROB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709431v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIO-HYBRID EXPERIMENTS USING TUNABLE REAL-TIME BIOMIMETIC NEURAL NETWORK</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+                <w:t xml:space="preserve">BIOMIMETIC IONIC MICROSTIMULATION FOR NEURON CULTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM 2018)</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484017v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUROMIMETIC STIMULATION APPLIED ON CEREBRAL ORGANOIDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Beaubois</w:t>
+                <w:t xml:space="preserve">Implementing a hybrid bi-directional communication between neuronal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Microchemistry and Microsystems (ISMM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484019v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic spiking neural network for Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of IRCN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Seminar of Institute of Italian Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888414v1</w:t>
+                <w:t xml:space="preserve">hal-02888408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neurones Artificiels Microfluidiques pour des Expériences Bio-Hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephany Mai Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo Hyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Kirihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain AI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891671v1</w:t>
+                <w:t xml:space="preserve">hal-01709426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of the Hodgkin-Huxley Model for Neurological Disease study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+                <w:t xml:space="preserve">Restoring lost communication between in vitro neuronal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Tessadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick B Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC ICON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE-NER conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709427v1</w:t>
+                <w:t xml:space="preserve">hal-01567498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurones Artificiels Microfluidiques pour des Expériences Bio-Hybrides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and Spike-Timing-Dependent Plasticity implemented on a multi-core embedded platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyue Luo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Doukkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709426v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Implementation of the Hodgkin-Huxley Model for Neurological Disease study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Symposium on Neuromorphic, non-linear, Neurofluidic Engineering, ISNNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring lost communication between in vitro neuronal assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Levi</w:t>
+                <w:t xml:space="preserve">Spike pattern recognition using biomimetic Spiking Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Nanami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Aihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NER conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">SWARM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567498v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using artificial neuron and Spike-Timing-Dependent Plasticity implemented on a multi-core embedded platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Grassia</w:t>
+                <w:t xml:space="preserve">Implémentation du modèle de Hodgkin-Huxley sur FPGA pour l’étude des maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567495v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiking Neural Network for bio-hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical aspects of Topological phases of matter and quantum computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital implementation of Hodgkin-Huxley neuron model for neurological diseases studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farad Khoyratee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiho Ikeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spike pattern recognition using biomimetic Spiking Neural Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for biohybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWARM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 2nd International Symposium on Neuromorphic, non-linear, Neurofluidic Engineering, ISNNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709428v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation du modèle de Hodgkin-Huxley sur FPGA pour l’étude des maladies neurodégénératives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomimetic neural network for modifying biological dynamics during hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pirog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709425v1</w:t>
+                <w:t xml:space="preserve">hal-01567497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for biohybrid systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA Implementation of the Hodgkin-Huxley Model for Neurological Disease study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farad Khoyratee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Symposium on Neuromorphic, non-linear, Neurofluidic Engineering, ISNNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JJC ICON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567566v1</w:t>
+                <w:t xml:space="preserve">hal-01709427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic neural network for modifying biological dynamics during hybrid experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Bio-hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Brain AI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567497v1</w:t>
+                <w:t xml:space="preserve">hal-02891671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Biomimetic neural networks for hybrid experiments</w:t>
+                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Neurological Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'UNIC Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Neurogune 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888400v1</w:t>
+                <w:t xml:space="preserve">hal-01567494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Spiking Neural Network for Neurological Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA Implementation of the Hodgkin-Huxley Model for Neurological Disease study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoyratee Farad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogune 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">GDR BioComp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567494v1</w:t>
+                <w:t xml:space="preserve">hal-02527541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Implementation of the Hodgkin-Huxley Model for Neurological Disease study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Biomimetic Spiking Neural Network for closed-loop systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR BioComp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR MultiElectrode systems for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527541v1</w:t>
+                <w:t xml:space="preserve">hal-02527547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Biomimetic Spiking Neural Network for closed-loop systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Stimulation strategies for neurons and fibres Connecting biological and artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Buccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Tessadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MultiElectrode systems for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Autrans, France</w:t>
+              <w:t xml:space="preserve">10th International Meeting on Substrate-Integrated Microelectrode Arrays (MEA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reutlingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527547v1</w:t>
+                <w:t xml:space="preserve">hal-01567554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation strategies for neurons and fibres Connecting biological and artificial neural networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic Neural Network for the new generation of neuroprothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Meeting on Substrate-Integrated Microelectrode Arrays (MEA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reutlingen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ENS Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567554v1</w:t>
+                <w:t xml:space="preserve">hal-02888401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Neural Network for the new generation of neuroprothesis</w:t>
+                <w:t xml:space="preserve">NEUROPROTEST: Conception d’une plateforme de test pour les neuroprothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ENS Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop INSIS Electronique à l’interface avec le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888401v1</w:t>
+                <w:t xml:space="preserve">hal-02888403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUROPROTEST: Conception d’une plateforme de test pour les neuroprothèses</w:t>
+                <w:t xml:space="preserve">Digital Biomimetic neural networks for hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop INSIS Electronique à l’interface avec le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'UNIC Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888403v1</w:t>
+                <w:t xml:space="preserve">hal-02888400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial biomimetic neuron on a microfluidic device</w:t>
+                <w:t xml:space="preserve">Biomimetic neural network for the new neuromorphic roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Bridging Biomedical Worlds, from neural circuitry to neurotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Beyond CMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227654v1</w:t>
+                <w:t xml:space="preserve">hal-01227648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic neural network for the new neuromorphic roadmap</w:t>
+                <w:t xml:space="preserve">Biomimetic microfluidic neuron for hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyoshi Hiroshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond CMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">MicroTAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227648v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic microfluidic neuron for hybrid experiments</w:t>
+                <w:t xml:space="preserve">Artificial biomimetic neuron on a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fujita</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ayako Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">2015 Bridging Biomedical Worlds, from neural circuitry to neurotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227659v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of an Instrumentation Amplifier in High Temperature Using a VHDL-AMS Op-Amp Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic neuron: a Neuromimetic Approach to Interact with Biological Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Barbara</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Araki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE EMBS Micro and Nanotechnology in Medecine conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Hawaii, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227625v1</w:t>
+                <w:t xml:space="preserve">hal-01227652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic CPGs for robotic applications</w:t>
+                <w:t xml:space="preserve">Biomimetic neural networks for hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takashi Kohno</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.355-358</w:t>
+              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956627v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic neuron: a Neuromimetic Approach to Interact with Biological Neurons</w:t>
+                <w:t xml:space="preserve">Biomimetic artificial neural network for hybrid experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Fujii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBS Micro and Nanotechnology in Medecine conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">BioElectronics for Medical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brainetome, Chinese Academy of Science, Sep 2014, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227652v1</w:t>
+                <w:t xml:space="preserve">hal-01227642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic artificial neural network for hybrid experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic CPG on FPGA for hybrid experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioElectronics for Medical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brainetome, Chinese Academy of Science, Sep 2014, Pekin, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227642v1</w:t>
+                <w:t xml:space="preserve">hal-01227627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic CPG on FPGA for hybrid experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227627v1</w:t>
+                <w:t xml:space="preserve">hal-00956628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon neuron: digital hardware implementation of the quartic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Grassia</w:t>
+                <w:t xml:space="preserve">Leech heartbeat neural network on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.359-362</w:t>
+              <w:t xml:space="preserve">Journées NeuroSTIC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956628v1</w:t>
+                <w:t xml:space="preserve">hal-01227640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leech heartbeat neural network on FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of an Instrumentation Amplifier in High Temperature Using a VHDL-AMS Op-Amp Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NeuroSTIC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IEEE International New Circuits and Systems Conference (NEWCAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227640v1</w:t>
+                <w:t xml:space="preserve">hal-01227625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic neural networks for hybrid experiments</w:t>
+                <w:t xml:space="preserve">Biomimetic CPGs for robotic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Neuromorphic and Non-linear Engineering, ISNNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Beppu, Japan. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227638v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro experimental and theoretical studies to restore lost neuronal functions: the Brain Bow experimental framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massobrio</w:t>
+                <w:t xml:space="preserve">Biorealistic Spiking Neural Network on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IEEE EMBS Conference on Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences and Systems (CISS), 2013 47th Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Baltimore, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISS.2013.6616689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966013v1</w:t>
+                <w:t xml:space="preserve">hal-00956630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau de neurones du cœur de sangsue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro experimental and theoretical studies to restore lost neuronal functions: the Brain Bow experimental framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massobrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Difato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian L Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Japon</w:t>
+              <w:t xml:space="preserve">6th International IEEE EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, United States. pp.No. 0519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966010v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorealistic Spiking Neural Network on FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Conception d'un réseau de neurones du cœur de sangsue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences and Systems (CISS), 2013 47th Annual Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISS.2013.6616689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956630v1</w:t>
+                <w:t xml:space="preserve">hal-00966010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord by Electrical Microstimulations Driven by an Artificial CPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12799,51 +12799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord by Electrical Microstimulations Driven by an Artificial CPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,77 +13019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leech Heartbeat Neural Network on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Londres, United Kingdom. pp.347-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13108,284 +13108,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis in a silicon neuron</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linking biological and artificial neuronal assemblies to restore lost brain functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Chiappalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Difato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian L Breschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Beppu, Japan. pp.53-58</w:t>
+              <w:t xml:space="preserve">Neuroscience 2012, the Society for Neuroscience 42nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, United States. pp.Poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775856v1</w:t>
+                <w:t xml:space="preserve">hal-00966015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking biological and artificial neuronal assemblies to restore lost brain functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la validité d'un macromodèle industriel SPICE d'un amplificateur opérationnel pour une simulation en hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Shitikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience 2012, the Society for Neuroscience 42nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, United States. pp.Poster</w:t>
+              <w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectroniqueJNRDM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966015v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la validité d'un macromodèle industriel SPICE d'un amplificateur opérationnel pour une simulation en hautes températures</w:t>
+                <w:t xml:space="preserve">A validity study of an industrial SPICE-based op-amp macromodel for high-temperature simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
@@ -13416,233 +13429,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shitikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées Nationales du Réseau Doctoral en Micro-nanoélectroniqueJNRDM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Graz, Austria. pp.1294-1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966011v1</w:t>
+                <w:t xml:space="preserve">hal-00955722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validity study of an industrial SPICE-based op-amp macromodel for high-temperature simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Baccar</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis in a silicon neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Barbara</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Beppu, Japan. pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/I2MTC.2012.6229463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00955722v1</w:t>
+                <w:t xml:space="preserve">hal-00775856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neuromimetic Spiking Neural Network for Simulating Cortical Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Grassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13650,51 +13650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saïghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Annual Conference on Information Sciences ans Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Baltimore, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14207,51 +14207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Malot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Joint Conférence on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.2189-2194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14270,704 +14270,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones sur silicium : Conception et applications sur des MEMS</w:t>
+                <w:t xml:space="preserve">Neuromorphic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">Science dialogue, JSPS Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514197v1</w:t>
+                <w:t xml:space="preserve">hal-00587519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromorphic engineering</w:t>
+                <w:t xml:space="preserve">Silicon Neural Network Circuits for Smart-MEMs Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kohno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science dialogue, JSPS Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">CMOS Emerging Technologies 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. proceedings CMOS 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587519v1</w:t>
+                <w:t xml:space="preserve">hal-00514191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Neural Network Circuits for Smart-MEMs Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Adaptive Discrimination Threshold Estimation for Embedded Neural Signals Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Escola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS Emerging Technologies 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. proceedings CMOS 2009</w:t>
+              <w:t xml:space="preserve">IEEE EMBS Neural Engineering 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Antalya, Turkey. pp.597 - 600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514191v1</w:t>
+                <w:t xml:space="preserve">hal-00514194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Adaptive Discrimination Threshold Estimation for Embedded Neural Signals Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux de neurones sur silicium : Conception et applications sur des MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kohno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EMBS Neural Engineering 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Antalya, Turkey. pp.597 - 600</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514194v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du signal embarqué temps réel pour les systèmes d'enregistrement de signaux neuronaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Embedded Signal Processing for MEA-based Neurobiological recording Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tokyo, Japon</w:t>
+              <w:t xml:space="preserve">MEA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Reutlingen, Germany. pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514209v1</w:t>
+                <w:t xml:space="preserve">hal-00514207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Embedded Signal Processing for MEA-based Neurobiological recording Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement du signal embarqué temps réel pour les systèmes d'enregistrement de signaux neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Reutlingen, Germany. pp.121-122</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Recherche JFR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514207v1</w:t>
+                <w:t xml:space="preserve">hal-00514209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based toolbox for digital signal processing reuse: Application to Real-time Spike sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf. Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IP-based Design Conference 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Grenoble, France. proceedings IP 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15005,77 +15005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based methodology for analog design flow: Application on neuromorphic engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NEWSCAS-TAISA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montréal, Canada. pp.343 - 346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15113,319 +15113,319 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IP-based library for the design of analog Hodgkin Huxley neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Tomas</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.ISBN 978-9973-959-06-5</w:t>
+              <w:t xml:space="preserve">SSD 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514214v1</w:t>
+                <w:t xml:space="preserve">hal-00181412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IP-based library for the design of analog Hodgkin Huxley neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Tomas</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.00</w:t>
+              <w:t xml:space="preserve">Systems, Signal and Devices Conference SSD 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia. pp.ISBN 978-9973-959-06-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181412v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-Based Library for Analog Design Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15463,77 +15463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resizing methodology for CMOS analog circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SPIE VLSI Circuits and Systems III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Maspalomas, Gran Canaria, Spain. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15571,77 +15571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Guidelines for CMOS Linear Analog Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ph.D. Research in Microelectronics &amp; Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15679,77 +15679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based design reuse for analogue systems: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SPIE VLSI Circuits and Systems III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Maspalomas, Gran Canaria, Spain. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15787,77 +15787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-Based Library for Analog Design Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SoC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16007,64 +16007,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a modular and mixed neuromimetic ASIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16128,64 +16128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAX : un outil logiciel / matériel d'investigation pour les neurosciences computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16266,77 +16266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-based design for analogue ASICs: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IP-based SoC Design Conference 2006, IP-SoC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Grenoble, France. pp.135-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16374,77 +16374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Rules for MOS Analog Design Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
+                <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Design of Integrated Circuits and Systems MIXDES 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Gdynia, Poland. pp.378-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16664,90 +16664,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Systems and In Vitro Neuronal Cultures: Overview and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Pimashkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Buccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Tessadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Semprini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16792,474 +16792,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Pattern Generators (CPG) biomimétiques en temps-réel sur FPGA pour des expérimentations biohybrides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+                <w:t xml:space="preserve">Implémentation numérique de neurones biomimétiques stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Grassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Kohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTE OpenScience: Ingénierie cognitique / Cognitive Engineering </w:t>
+              <w:t xml:space="preserve">ISTE OpenScience, Ingénierie cognitique / Cognitive Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709423v1</w:t>
+                <w:t xml:space="preserve">hal-01709424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation numérique de neurones biomimétiques stochastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Kohno</w:t>
+                <w:t xml:space="preserve">Central Pattern Generators (CPG) biomimétiques en temps-réel sur FPGA pour des expérimentations biohybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTE OpenScience, Ingénierie cognitique / Cognitive Engineering</w:t>
+              <w:t xml:space="preserve">ISTE OpenScience: Ingénierie cognitique / Cognitive Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709424v1</w:t>
+                <w:t xml:space="preserve">hal-01709423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahbi Baccar</w:t>
+                <w:t xml:space="preserve">Biomimetic technologies Principles and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Saighi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trung Dung Ngo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Biomimetic Technologies: Principles and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2015, 978-0-08-100249-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567480v1</w:t>
+                <w:t xml:space="preserve">hal-01227602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic technologies Principles and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ambroise</w:t>
+                <w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetic Technologies: Principles and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2015, 978-0-08-100249-0</w:t>
+              <w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227602v1</w:t>
+                <w:t xml:space="preserve">hal-01227603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study</w:t>
+                <w:t xml:space="preserve">Optimizing Models Precision in High Temperature for an Efficient Analogue and Mixed-Signal Circuits Design by Using Modern Behavioral Modeling Technique: an Industrial Case Study,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahbi Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
@@ -17281,69 +17281,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Analog and Mixed-Signal (AMS) and Radio-Frequency (RF) Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2015</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227603v1</w:t>
+                <w:t xml:space="preserve">hal-01567480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Architecture for Neural-Electrical Interface and Processing</w:t>
               </w:r>
@@ -17467,90 +17467,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromimetic Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lewis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bornat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krzysztof Iniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI Circuits for Biomedical Applications</w:t>
@@ -17628,77 +17628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and Devices for processing pulse signals, and in particular Neural Action Potential Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Escola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2010/073063. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18082,51 +18082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chiappalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68923-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Deepesh Pokala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e L&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64231-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Cota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Car&#232;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Florio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leleu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hamerly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00768-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Eiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Sugita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhito Fujiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.200512.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard George" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giugliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassanelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101589" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.200528.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason K Eshraghian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungbum Baek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Al-Sarawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2020.8979519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.190220.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Kirihara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Luo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Yu A. Chow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Misawa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kawada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.03.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier&#8208;mita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Eiler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22979" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Mai Nishikawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2824827" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2018.4.4.9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiho Ikeuchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0397-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-018-0452-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/nolta.9.281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Maroof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.09.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B Joucla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B Lafon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B Chauvet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00067" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562685v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7080146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pasquale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2012.2204992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shitikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124250" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Beche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522419v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Theolier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bailly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-M&#233;ta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheslet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Ran&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388622" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Florio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Car&#232;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cota" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340907" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Zhongyue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702407" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484009v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484012v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888422v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Uenohara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5954/icarob.2019.os2-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Thanh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919020" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484023v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoyratee Farad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484010v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888424v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888408v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484016v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709429v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Shiraishi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709431v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benneteau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Volette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888414v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709427v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709426v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567567v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567498v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tessadori" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709425v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567494v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527547v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888401v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888403v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Araki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227625v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933973" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227627v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227640v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956630v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2013.6616689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bisio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966011v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229463" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Quaisar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belhadj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Malot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514191v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noca" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514209v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514207v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514205v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181412v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bornat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destexhe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181420v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181417v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165179v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saighi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181401v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181379v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775859v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Pimashkin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Semprini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11135-9_15" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567480v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227602v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227603v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775869v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01540207v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chiappalone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68923-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Deepesh Pokala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nanami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kohno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e L&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64231-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Cota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Car&#232;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Florio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beaubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111578" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Leleu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad Khoyratee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hamerly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00768-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Eiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Sugita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ihida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhito Fujiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.200512.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.200528.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giugliano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vassanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101589" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason K Eshraghian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungbum Baek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Al-Sarawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2020.8979519" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Mosbacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Kanner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenehaetra Malakai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63934-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Kirihara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyue Luo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siu Yu A. Chow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Misawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kawada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.03.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier&#8208;mita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Shinohara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Eiler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.22979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Aihara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.k.190220.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Grassia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephany Mai Nishikawa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo Hyeon Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Buccelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bornat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Colombi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martines" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2019.07.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuya Tange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2824827" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massobrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchen Guo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrnal.2018.4.4.9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482403v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiho Ikeuchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0397-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-018-0452-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/nolta.9.281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doukkali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kohno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0421-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kohno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2017.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW65HDN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709419v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Kaneda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Maroof" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.09.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu B Ambroise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pirog" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10015-017-0366-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Fujii" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7080146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B Joucla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B Lafon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B Chauvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00067" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.517" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.67.573" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saighi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2013.00215" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Difato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian L Breschi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pasquale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2013.00040" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2012.2204992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592670v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shitikov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2011.2124250" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2011.00134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359990v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Beche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-M&#233;ta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Theolier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cheslet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487645v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Ran&#231;on" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388622" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487638v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Florio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Car&#232;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cota" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340907" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487636v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Rasamuel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919084" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Uenohara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5954/icarob.2019.os2-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Thanh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2019.8919020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoyratee Farad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484011v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Zhongyue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702407" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484024v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chow" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Shiraishi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709431v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benneteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Volette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484018v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709426v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567498v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tessadori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick B Bornat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567495v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doukkali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567567v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709425v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709427v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891671v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567494v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527547v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888400v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David Segard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Araki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Malot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227640v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227625v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933973" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS.2013.6616689" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966013v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966010v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966015v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bisio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2012.6229463" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775856v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597648v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955716v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514180v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Quaisar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;ghi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belhadj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Malot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514191v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escola" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514197v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514207v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Defontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514203v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514205v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181412v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bornat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destexhe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514214v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514216v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181420v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414788v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181417v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181424v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165179v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weinberger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Aifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Porat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181404v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saighi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouzli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181401v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181379v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775859v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Pimashkin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Semprini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11135-9_15" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709424v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709423v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227602v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567480v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775869v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Beche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charvet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514169v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01540207v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>