--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -223,242 +223,1025 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cooking vessels from Toumba Thessaloniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 χρόνια πανεπιστημιακή ανασκαφή Τούμπας Θεσσαλονίκης</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2024, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Taste from the Past: A Dive into Cooking Ware from Prehistoric Thessaloniki Toumba and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finaly Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British School at Athens, Mar 2024, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking in Clay: A Diachronic study of Potting and Cooking Traditions in Bronze Age Toumba Thessaloniki, Northern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society of American Archaeologist 89th Annual Meeting (SAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making the everyday world: An anthropological interdisciplinary approach to artefacts and crafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Choleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P. Petropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Half a Century of Archaeological Science in Greece. Past, Present, Future.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British School at Athens, Nov 2024, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking Ware Repertoire in the Bronze Age and Early Iron Age of Toumba Thessaloniki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Holistic Approach to the study of Cooking Ware from Toumba Thessalonikis, from the Late Bronze Age to the Early Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graduate Forum for Mediterranean Archaeology (FoMArc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Dec 2022, Nicosia, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for Thought: An Interdisciplinary Diachronic Approach to Cooking Vessels from Thessaloniki Toumba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roumpou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Rodríguez Palomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lansdale Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Half a Century of Archaeological Science in Greece. Past, Present, Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooking Ware at Prehistoric Toumba Thessaloniki: An Indicator of Continuity in Potting Tradition and Culinary Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haris Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -477,319 +1260,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chaîne opératoire of Bronze Age cooking vessels from Toumba Thessaloniki, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the doors of the Fitch Laboratory: Outreach activities and their impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgopoulou Popi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergios Menelaou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the doors of the Fitch Laboratory: Outreach activities and their impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chaîne opératoire of Bronze Age cooking vessels from Toumba Thessaloniki, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826974v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interdisciplinary study of Cooking Ware and Practices at Toumba Thessaloniki, central Macedonia, from the Late Bronze Age to the Early Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -848,840 +1631,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Congress on Archaeological Sciences in the Eastern Mediterranean and the Middle East (ICAS-EMME 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827012v1</w:t>
-              </w:r>
-[...781 lines deleted...]
-                <w:t xml:space="preserve">hal-04827293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1836,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>