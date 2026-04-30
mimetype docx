--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -223,77 +223,730 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food for Thought: An Interdisciplinary Diachronic Approach to Cooking Vessels from Thessaloniki Toumba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Roumpou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Rodríguez Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lansdale Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Half a Century of Archaeological Science in Greece. Past, Present, Future.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking Ware at Prehistoric Toumba Thessaloniki: An Indicator of Continuity in Potting Tradition and Culinary Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haris Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the doors of the Fitch Laboratory: Outreach activities and their impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgopoulou Popi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergios Menelaou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chaîne opératoire of Bronze Age cooking vessels from Toumba Thessaloniki, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interdisciplinary study of Cooking Ware and Practices at Toumba Thessaloniki, central Macedonia, from the Late Bronze Age to the Early Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Congress on Archaeological Sciences in the Eastern Mediterranean and the Middle East (ICAS-EMME 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooking vessels from Toumba Thessaloniki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -302,175 +955,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hara Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 χρόνια πανεπιστημιακή ανασκαφή Τούμπας Θεσσαλονίκης</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taste from the Past: A Dive into Cooking Ware from Prehistoric Thessaloniki Toumba and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finaly Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British School at Athens, Mar 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooking in Clay: A Diachronic study of Potting and Cooking Traditions in Bronze Age Toumba Thessaloniki, Northern Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -492,309 +1145,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hara Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of American Archaeologist 89th Annual Meeting (SAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the everyday world: An anthropological interdisciplinary approach to artefacts and crafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Choleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P. Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Half a Century of Archaeological Science in Greece. Past, Present, Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British School at Athens, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooking Ware Repertoire in the Bronze Age and Early Iron Age of Toumba Thessaloniki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -853,73 +1506,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holistic Approach to the study of Cooking Ware from Toumba Thessalonikis, from the Late Bronze Age to the Early Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -978,710 +1631,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graduate Forum for Mediterranean Archaeology (FoMArc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cyprus, Dec 2022, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827293v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-04827012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1836,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>