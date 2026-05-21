--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -507,273 +507,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the doors of the Fitch Laboratory: Outreach activities and their impact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chaîne opératoire of Bronze Age cooking vessels from Toumba Thessaloniki, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi S. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hara Procopiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826974v1</w:t>
+                <w:t xml:space="preserve">hal-04827211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chaîne opératoire of Bronze Age cooking vessels from Toumba Thessaloniki, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the doors of the Fitch Laboratory: Outreach activities and their impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgopoulou Popi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergios Menelaou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Petrology Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827211v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interdisciplinary study of Cooking Ware and Practices at Toumba Thessaloniki, central Macedonia, from the Late Bronze Age to the Early Iron Age</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hara Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 χρόνια πανεπιστημιακή ανασκαφή Τούμπας Θεσσαλονίκης</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hara Procopiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevasti Triantaphyllou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of American Archaeologist 89th Annual Meeting (SAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P. Petropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi S. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Kiriatzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Half a Century of Archaeological Science in Greece. Past, Present, Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British School at Athens, Nov 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi S. M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hara Procopiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevasti Triantaphyllou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Andreou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rodr&#237;guez Palomo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lansdale Willis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Gardner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgopoulou Popi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergios Menelaou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Choleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Petropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>