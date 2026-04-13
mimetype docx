--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="239B4535"/>
+    <w:nsid w:val="6DFC2660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>