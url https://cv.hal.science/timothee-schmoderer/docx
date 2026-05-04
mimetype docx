--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -1,52 +1,1895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothée SCHMODERER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor at Polytech Orléans (University of Orléans, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">timothee-schmoderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1748-1763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of control systems under quadratic nonholonomic constraints. Motion planning, introduction to the regularised continuation method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimization and Control [math.OC]. Normandie Université, 2022. English. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03767853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trivialisable control-affine systems revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Respondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 32, pp.13. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra & Exponential Decay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conic Nonholonomic Constraints on Surfaces and Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Respondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.1981-2022. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10883-023-09659-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634034v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Null-forms of conic systems in $\mathbb{R}^3$ are determined by their symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Respondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning optical flow for fast MRI reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica I Aviles-Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (9), pp.095007. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/ac164a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularised Homotopy Continuation Method for the Motion Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 28th International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.533-538, 2024, 979-8-3503-6234-3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMAR62187.2024.10680781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Insights on the Partial Pole Placement in Delay Systems: Simultaneity of the MID and CRRID properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 58 (27), Elsevier, pp.25-30, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam Boussaada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Bedouhene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Remadna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control systems with paraboloid nonholonomic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Optimal Control Theory"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification de trajectoires des systèmes dynamiques contrôlés par la méthode de continuation régularisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Trélat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conic nonholonomic constraints on surfaces and control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Respondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème journée de la fédération Normandie Mathématiques 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Optical Flow for Fast MRI Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Imaging Science 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto (Online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the equivalence and classication of quadratic submanifolds in $T\mathbb{R}^2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Respondek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de la fédération Normandie Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GM3 -Analyse Numérique I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Schmoderer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. INSA Rouen Normandie, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Timothée SCHMODERER </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate professor at Polytech Orléans (University of Orléans, France)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">timothee-schmoderer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-1748-1763</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of control systems under quadratic nonholonomic constraints. Motion planning, introduction to the regularised continuation method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Optimization and Control [math.OC]. Normandie Université, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022NORMIR10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03767853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trivialisable control-affine systems revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2025099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971788v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights on equidistributed real spectral values in second-order delay systems: perspectives in partial pole placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.105728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145041v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Boundary Control of the Transport Equation. Assigning Real Spectra &amp; Exponential Decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3591-3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3337591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194365v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conic Nonholonomic Constraints on Surfaces and Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dynamical and Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.1981-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10883-023-09659-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634034v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Null-forms of conic systems in $\mathbb{R}^3$ are determined by their symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning optical flow for fast MRI reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I Aviles-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (9), pp.095007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac164a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regularised Homotopy Continuation Method for the Motion Planning Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 28th International Conference on Methods and Models in Automation and Robotics (MMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.533-538, 2024, 979-8-3503-6234-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMAR62187.2024.10680781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further Insights on the Partial Pole Placement in Delay Systems: Simultaneity of the MID and CRRID properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IFAC Workshop on Time Delay Systems, TDS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Udine, Italy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58 (27), Elsevier, pp.25-30, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663830v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Quasipolynomials Real Roots Coexistence: Effect on Stability of Time-Delay Systems with Perspectives in Partial Pole Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 European Control Conference (ECC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control systems with paraboloid nonholonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on "Optimal Control Theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification de trajectoires des systèmes dynamiques contrôlés par la méthode de continuation régularisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Trélat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conic nonholonomic constraints on surfaces and control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème journée de la fédération Normandie Mathématiques 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Optical Flow for Fast MRI Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica I. Aviles-Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Debroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on Imaging Science 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Toronto (Online), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the equivalence and classication of quadratic submanifolds in $T\mathbb{R}^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème journée de la fédération Normandie Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GM3 -Analyse Numérique I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Schmoderer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. INSA Rouen Normandie, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +1950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DFC2660"/>
+    <w:nsid w:val="50CC4501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +2181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-schmoderer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1748-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971788v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025099" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03634034v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-023-09659-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac164a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR62187.2024.10680781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663830v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmoderer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tr&#233;lat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothee-schmoderer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1748-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767853v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmoderer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMIR10" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971788v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025099" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145041v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194365v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3337591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03634034v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-023-09659-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03329929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I Aviles-Rivero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Corona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac164a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR62187.2024.10680781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663830v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Remadna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03704279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schmoderer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tr&#233;lat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica I. Aviles-Rivero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>