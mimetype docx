--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1950,51 +1950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50CC4501"/>
+    <w:nsid w:val="410807CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>